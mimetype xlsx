--- v9 (2026-08-29)
+++ v10 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R864e316877ee49fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R448d0fa4984a453f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R557673db88a14023"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4d946331a134ea2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R204a8377118a43d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R557673db88a14023" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac8007894ba04a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4d946331a134ea2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.20% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409725046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>99,520</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,370</x:t>
-[...377 lines deleted...]
-          <x:t>99,630</x:t>
+          <x:t>99,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...181 lines deleted...]
-          <x:t>101,725</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>