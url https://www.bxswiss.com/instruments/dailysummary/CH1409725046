--- v10 (2026-09-19)
+++ v11 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R448d0fa4984a453f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dbc1adbd4cd48da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4d946331a134ea2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2007099893d465f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac8007894ba04a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4d946331a134ea2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0b93bb939114ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2007099893d465f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.20% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409725046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...581 lines deleted...]
-          <x:t>95,400</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,320</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>96,770</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,640</x:t>
-[...26 lines deleted...]
-          <x:t>96,070</x:t>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>