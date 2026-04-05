--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29c21b743ee54a08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra34cd136c4e04a96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a99356dadfb4f4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77254ccd01c14c0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2ca85c6e0d7404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a99356dadfb4f4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07eff37e9608490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77254ccd01c14c0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.20% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409725046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>