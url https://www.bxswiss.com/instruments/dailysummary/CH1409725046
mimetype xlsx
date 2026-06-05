--- v5 (2026-04-05)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra34cd136c4e04a96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Read9249ce31f491e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77254ccd01c14c0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab077f7e21c541b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07eff37e9608490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77254ccd01c14c0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a0cfe9a4ac14871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab077f7e21c541b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.20% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409725046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>85,090</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>