--- v6 (2026-06-05)
+++ v7 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Read9249ce31f491e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31c05919c537402a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab077f7e21c541b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf34ac34d4fc54a2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a0cfe9a4ac14871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab077f7e21c541b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R855e0b69f3894c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf34ac34d4fc54a2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.20% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409725046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>90,710</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,760</x:t>
-[...92 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,890</x:t>
-[...225 lines deleted...]
-          <x:t>94,390</x:t>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>