--- v7 (2026-06-30)
+++ v8 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31c05919c537402a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R862f8e6860da4188" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf34ac34d4fc54a2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94ff3e92103c49ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R855e0b69f3894c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf34ac34d4fc54a2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09e217305dd8429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94ff3e92103c49ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.20% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409725046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>96,280</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,280</x:t>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,080</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>96,970</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,970</x:t>
-[...85 lines deleted...]
-          <x:t>98,430</x:t>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>