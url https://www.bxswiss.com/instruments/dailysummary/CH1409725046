--- v8 (2026-07-20)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R862f8e6860da4188" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R864e316877ee49fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94ff3e92103c49ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R557673db88a14023"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09e217305dd8429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94ff3e92103c49ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R204a8377118a43d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R557673db88a14023" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.20% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409725046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...512 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,110</x:t>
-[...63 lines deleted...]
-          <x:t>100,000</x:t>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>