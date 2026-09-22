--- v14 (2026-09-01)
+++ v15 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf21dff2bd94148cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea96ffa84580462d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53af8f19635c4077"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5354dd4b8bcf4961"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R753f3066959f4c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53af8f19635c4077" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8555f5dd76f4cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5354dd4b8bcf4961" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.32% p.a. Multi Barrier Reverse Convertible on Richemont, Nestlé, Novartis, Roche, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409724270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,980</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...391 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,630</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>