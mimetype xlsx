--- v15 (2026-09-22)
+++ v16 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea96ffa84580462d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc18b4d9bad74fea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5354dd4b8bcf4961"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9c0e3f573774804"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8555f5dd76f4cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5354dd4b8bcf4961" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90253ffd09964b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9c0e3f573774804" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.32% p.a. Multi Barrier Reverse Convertible on Richemont, Nestlé, Novartis, Roche, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409724270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,820</x:t>
-[...21 lines deleted...]
-          <x:t>92,780</x:t>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,470</x:t>
-[...16 lines deleted...]
-          <x:t>92,750</x:t>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,600</x:t>
-[...11 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>92,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,080</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>93,440</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,880</x:t>
-[...134 lines deleted...]
-          <x:t>93,230</x:t>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>