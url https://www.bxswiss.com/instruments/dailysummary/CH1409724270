--- v16 (2026-10-12)
+++ v17 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc18b4d9bad74fea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78b0dd52be324a64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9c0e3f573774804"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5acfa3721ce74178"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90253ffd09964b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9c0e3f573774804" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra909055bd1464c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5acfa3721ce74178" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.32% p.a. Multi Barrier Reverse Convertible on Richemont, Nestlé, Novartis, Roche, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409724270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>92,750</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,600</x:t>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,010</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>17.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,590</x:t>
-[...468 lines deleted...]
-          <x:t>92,990</x:t>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>