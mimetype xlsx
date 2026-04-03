--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaa90972fa704a17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46792089a35a41e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd5598fada8a400e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd88809f2194146c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb22544081e14668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd5598fada8a400e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R127ffdc13cb547e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd88809f2194146c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.32% p.a. Multi Barrier Reverse Convertible on Richemont, Nestlé, Novartis, Roche, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409724270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>