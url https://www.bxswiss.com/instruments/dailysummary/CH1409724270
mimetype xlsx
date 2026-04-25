--- v7 (2026-04-03)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46792089a35a41e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2939881d6af343bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd88809f2194146c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aff1c68a4db4258"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R127ffdc13cb547e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd88809f2194146c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1369f33aab7b4817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aff1c68a4db4258" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.32% p.a. Multi Barrier Reverse Convertible on Richemont, Nestlé, Novartis, Roche, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409724270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,550</x:t>
-[...630 lines deleted...]
-          <x:t>85,570</x:t>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>