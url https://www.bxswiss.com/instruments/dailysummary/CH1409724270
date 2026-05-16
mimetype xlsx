--- v8 (2026-04-25)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2939881d6af343bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6209e28d86f4ad7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aff1c68a4db4258"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R606d0cdbaa9f4ccd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1369f33aab7b4817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aff1c68a4db4258" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R164b0cc1ab77479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R606d0cdbaa9f4ccd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.32% p.a. Multi Barrier Reverse Convertible on Richemont, Nestlé, Novartis, Roche, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409724270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,290</x:t>
-[...139 lines deleted...]
-          <x:t>89,750</x:t>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,020</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>89,740</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>