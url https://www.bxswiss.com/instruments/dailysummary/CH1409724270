--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6209e28d86f4ad7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27062cc09f5c4b8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R606d0cdbaa9f4ccd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0464bcc92d1944d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R164b0cc1ab77479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R606d0cdbaa9f4ccd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf10f5342fe6040fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0464bcc92d1944d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.32% p.a. Multi Barrier Reverse Convertible on Richemont, Nestlé, Novartis, Roche, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409724270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>89,750</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,020</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>20.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,630</x:t>
-[...495 lines deleted...]
-          <x:t>91,100</x:t>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>