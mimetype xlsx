--- v10 (2026-06-05)
+++ v11 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27062cc09f5c4b8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12ad4da647f94277" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0464bcc92d1944d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R235ec75588bf4403"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf10f5342fe6040fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0464bcc92d1944d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf30d0ec3ecdf452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R235ec75588bf4403" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.32% p.a. Multi Barrier Reverse Convertible on Richemont, Nestlé, Novartis, Roche, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409724270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>90,600</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,400</x:t>
-[...107 lines deleted...]
-          <x:t>90,640</x:t>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,760</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>90,870</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,910</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>90,380</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>