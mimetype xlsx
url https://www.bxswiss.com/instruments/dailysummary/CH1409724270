--- v11 (2026-07-03)
+++ v12 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12ad4da647f94277" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaec0db9e25a497d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R235ec75588bf4403"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra589d43cba9f455b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf30d0ec3ecdf452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R235ec75588bf4403" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7098e2b98ef04c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra589d43cba9f455b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.32% p.a. Multi Barrier Reverse Convertible on Richemont, Nestlé, Novartis, Roche, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409724270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...355 lines deleted...]
-          <x:t>93,590</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,710</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>25.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,360</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>94,310</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>