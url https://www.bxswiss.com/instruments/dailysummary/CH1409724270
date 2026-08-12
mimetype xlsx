--- v12 (2026-07-23)
+++ v13 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaec0db9e25a497d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R351f4e589a624584" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra589d43cba9f455b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R287e888f19864f3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7098e2b98ef04c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra589d43cba9f455b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc4832e35d754e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R287e888f19864f3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.32% p.a. Multi Barrier Reverse Convertible on Richemont, Nestlé, Novartis, Roche, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409724270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,360</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...364 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,630</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>