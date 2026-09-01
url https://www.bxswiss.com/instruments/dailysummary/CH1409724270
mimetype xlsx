--- v13 (2026-08-12)
+++ v14 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R351f4e589a624584" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf21dff2bd94148cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R287e888f19864f3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53af8f19635c4077"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc4832e35d754e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R287e888f19864f3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R753f3066959f4c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53af8f19635c4077" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.32% p.a. Multi Barrier Reverse Convertible on Richemont, Nestlé, Novartis, Roche, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409724270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>95,290</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>94,930</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>96,740</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>