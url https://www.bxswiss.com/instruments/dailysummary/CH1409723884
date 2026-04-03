--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63c9e143d3cb49dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1dbaea3d10746f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R725e40226a3d48e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recc740d3e3604fc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59b801b63f90459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R725e40226a3d48e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cfefa884a414116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recc740d3e3604fc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.63% p.a. Multi Barrier Reverse Convertible on Richemont, Nestlé, Novartis, Roche, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409723884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>