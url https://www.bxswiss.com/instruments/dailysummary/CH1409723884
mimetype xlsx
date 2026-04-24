--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1dbaea3d10746f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R316c5eb70abd48e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recc740d3e3604fc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R496402bc29824dac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cfefa884a414116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recc740d3e3604fc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2a8fefbec174c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R496402bc29824dac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.63% p.a. Multi Barrier Reverse Convertible on Richemont, Nestlé, Novartis, Roche, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409723884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,350</x:t>
-[...630 lines deleted...]
-          <x:t>86,570</x:t>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>