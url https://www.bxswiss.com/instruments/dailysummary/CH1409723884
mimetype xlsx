--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R316c5eb70abd48e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39d1aea4c42641f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R496402bc29824dac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R761f82c5952b4ec6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2a8fefbec174c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R496402bc29824dac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd38eeb5103af4590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R761f82c5952b4ec6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.63% p.a. Multi Barrier Reverse Convertible on Richemont, Nestlé, Novartis, Roche, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409723884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>