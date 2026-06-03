--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39d1aea4c42641f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a6d9271802647a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R761f82c5952b4ec6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4932731ef20c4958"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd38eeb5103af4590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R761f82c5952b4ec6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1bf992d304a49e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4932731ef20c4958" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.63% p.a. Multi Barrier Reverse Convertible on Richemont, Nestlé, Novartis, Roche, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409723884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>90,710</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,010</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>90,640</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,640</x:t>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>91,390</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,030</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>92,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>91,710</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,680</x:t>
-[...112 lines deleted...]
-          <x:t>92,130</x:t>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>