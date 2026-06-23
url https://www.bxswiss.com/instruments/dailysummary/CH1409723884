--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a6d9271802647a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc964929b7dee46be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4932731ef20c4958"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d2406d9d99040a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1bf992d304a49e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4932731ef20c4958" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra506336f13f94fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d2406d9d99040a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.63% p.a. Multi Barrier Reverse Convertible on Richemont, Nestlé, Novartis, Roche, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409723884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>90,650</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>91,710</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,680</x:t>
-[...173 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,970</x:t>
-[...279 lines deleted...]
-          <x:t>91,730</x:t>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>