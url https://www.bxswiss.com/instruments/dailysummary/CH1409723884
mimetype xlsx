--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc964929b7dee46be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea717970547f48e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d2406d9d99040a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ef28487f97c4380"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra506336f13f94fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d2406d9d99040a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd4bed98fb4a4cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ef28487f97c4380" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.63% p.a. Multi Barrier Reverse Convertible on Richemont, Nestlé, Novartis, Roche, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409723884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>