--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea717970547f48e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R561b0901e423490d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ef28487f97c4380"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfac09e8ffb34cc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd4bed98fb4a4cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ef28487f97c4380" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd92fad4eb1e64ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfac09e8ffb34cc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.63% p.a. Multi Barrier Reverse Convertible on Richemont, Nestlé, Novartis, Roche, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409723884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>93,390</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,370</x:t>
-[...65 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,510</x:t>
-[...414 lines deleted...]
-          <x:t>94,620</x:t>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>