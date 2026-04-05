--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11c1597357cb446b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3560754a4c2b42d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81cb2f4cae884c08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96498b21f1de4c36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2127a11c214471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81cb2f4cae884c08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a91c8b75d5d4a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96498b21f1de4c36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409722415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...323 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,890</x:t>
-[...26 lines deleted...]
-          <x:t>97,370</x:t>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,450</x:t>
-[...114 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,060</x:t>
-[...80 lines deleted...]
-          <x:t>95,840</x:t>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,460</x:t>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>