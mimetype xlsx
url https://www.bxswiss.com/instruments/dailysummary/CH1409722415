--- v4 (2026-04-05)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3560754a4c2b42d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf902f163fa364667" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96498b21f1de4c36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4d9960530754915"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a91c8b75d5d4a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96498b21f1de4c36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfff942dcf4be476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4d9960530754915" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409722415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,060</x:t>
-[...80 lines deleted...]
-          <x:t>95,840</x:t>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,460</x:t>
-[...114 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,960</x:t>
-[...156 lines deleted...]
-          <x:t>95,040</x:t>
+          <x:t>94,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,790</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,130</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>