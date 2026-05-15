--- v5 (2026-04-25)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf902f163fa364667" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9855706c8fb4440e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4d9960530754915"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R689bd89397844f11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfff942dcf4be476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4d9960530754915" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f05becabeaa4397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R689bd89397844f11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409722415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>