--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4581b0964e5b44d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red6aed4005c34e56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R393f672ad3cb4442"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf61235075d39499c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddf3d2a888934d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R393f672ad3cb4442" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R365ddfa486824c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf61235075d39499c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409720021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...58 lines deleted...]
-          <x:t>94,340</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,920</x:t>
-[...43 lines deleted...]
-          <x:t>94,490</x:t>
+          <x:t>94,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,930</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>91,920</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>