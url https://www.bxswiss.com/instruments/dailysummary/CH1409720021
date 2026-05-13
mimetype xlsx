--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red6aed4005c34e56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1eeaca993d0484e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf61235075d39499c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8a0547ccb73491c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R365ddfa486824c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf61235075d39499c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40aa5de717d64e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8a0547ccb73491c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409720021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>93,230</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,010</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>96,380</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>