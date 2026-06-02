--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1eeaca993d0484e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R673756a1c5f04049" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8a0547ccb73491c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R761de5f643414864"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40aa5de717d64e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8a0547ccb73491c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c7b8e3a6409410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R761de5f643414864" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409720021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...284 lines deleted...]
-          <x:t>94,380</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,630</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>94,820</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,720</x:t>
-[...220 lines deleted...]
-          <x:t>90,970</x:t>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>