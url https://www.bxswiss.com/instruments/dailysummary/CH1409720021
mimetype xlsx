--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R673756a1c5f04049" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc20d37824c5d40dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R761de5f643414864"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5506e977dce14ae5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c7b8e3a6409410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R761de5f643414864" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0af062dcdbc40f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5506e977dce14ae5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409720021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>