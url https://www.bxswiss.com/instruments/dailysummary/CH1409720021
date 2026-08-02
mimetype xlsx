--- v8 (2026-06-22)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc20d37824c5d40dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01c44b6ee00c469b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5506e977dce14ae5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba4fe65c75cc4df0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0af062dcdbc40f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5506e977dce14ae5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ade6c50e965468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba4fe65c75cc4df0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409720021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>94,090</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>