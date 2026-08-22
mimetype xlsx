--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01c44b6ee00c469b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5545b5f433bf44da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba4fe65c75cc4df0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R863c67bb744e47fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ade6c50e965468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba4fe65c75cc4df0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9175437b0af44f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R863c67bb744e47fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409720021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>97,170</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,090</x:t>
-[...97 lines deleted...]
-          <x:t>97,830</x:t>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,830</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>99,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,950</x:t>
-[...259 lines deleted...]
-          <x:t>98,040</x:t>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,950</x:t>
-[...4 lines deleted...]
-          <x:t>98,250</x:t>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>