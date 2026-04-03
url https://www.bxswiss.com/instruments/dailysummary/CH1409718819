--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7433e59bc5047d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R950b67063fad483c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbea33c146b8342dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2ad179743104972"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52866351a5584e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbea33c146b8342dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R695983af5d0c4425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2ad179743104972" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Outperformance Certificate on EURO STOXX® Banks Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409718819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>