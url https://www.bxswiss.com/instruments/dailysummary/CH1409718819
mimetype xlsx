--- v5 (2026-04-03)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R950b67063fad483c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c76390b3c0d4432" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2ad179743104972"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a5efb91fd6141d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R695983af5d0c4425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2ad179743104972" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R623772b6b29749cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a5efb91fd6141d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Outperformance Certificate on EURO STOXX® Banks Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409718819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...640 lines deleted...]
-          <x:t>175,500</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>