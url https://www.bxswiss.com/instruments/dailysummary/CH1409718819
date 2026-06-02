--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c76390b3c0d4432" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb8c860d165e4f23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a5efb91fd6141d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5bfb86938a34e18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R623772b6b29749cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a5efb91fd6141d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d0bc965e3b64470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5bfb86938a34e18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Outperformance Certificate on EURO STOXX® Banks Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409718819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...301 lines deleted...]
-          <x:t>192,020</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>192,020</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>205,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,020</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>