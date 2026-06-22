--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb8c860d165e4f23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4bfdeb80f4a4151" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5bfb86938a34e18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb474fa4920b0491e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d0bc965e3b64470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5bfb86938a34e18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd62193a0f0b428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb474fa4920b0491e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Outperformance Certificate on EURO STOXX® Banks Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409718819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>