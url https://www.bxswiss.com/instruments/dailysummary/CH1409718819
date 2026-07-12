--- v8 (2026-06-22)
+++ v9 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4bfdeb80f4a4151" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb4022c821a04358" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb474fa4920b0491e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a9877d894a340da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd62193a0f0b428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb474fa4920b0491e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1499add99fc34cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a9877d894a340da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Outperformance Certificate on EURO STOXX® Banks Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409718819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>