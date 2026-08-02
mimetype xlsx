--- v9 (2026-07-12)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb4022c821a04358" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R597f89da0ea64b43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a9877d894a340da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f27102475774ce5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1499add99fc34cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a9877d894a340da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R868f5ef9aa7a4341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f27102475774ce5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Outperformance Certificate on EURO STOXX® Banks Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409718819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>236,165</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>235,865</x:t>
-[...323 lines deleted...]
-          <x:t>244,175</x:t>
+          <x:t>236,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,690</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>240,695</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>