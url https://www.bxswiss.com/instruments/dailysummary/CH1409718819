--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R597f89da0ea64b43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1ba97cc2eba414b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f27102475774ce5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01382fdcc523474c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R868f5ef9aa7a4341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f27102475774ce5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaf94b1559bb4b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01382fdcc523474c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Outperformance Certificate on EURO STOXX® Banks Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409718819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>244,175</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,690</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...329 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>244,690</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>244,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,620</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>