--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1ba97cc2eba414b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R984155d2c252471c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01382fdcc523474c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc151ece03850484b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaf94b1559bb4b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01382fdcc523474c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74ffeb0cc0984013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc151ece03850484b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Outperformance Certificate on EURO STOXX® Banks Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409718819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,581 +149,203 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>264,870</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,040</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...182 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,995</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>