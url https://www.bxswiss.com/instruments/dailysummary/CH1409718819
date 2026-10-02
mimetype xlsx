--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R984155d2c252471c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80620ccc592e474f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc151ece03850484b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re141804e36f44fb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74ffeb0cc0984013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc151ece03850484b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a3baf4e36144dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re141804e36f44fb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Outperformance Certificate on EURO STOXX® Banks Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409718819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>264,570</x:t>
-[...630 lines deleted...]
-          <x:t>261,665</x:t>
+          <x:t>256,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>