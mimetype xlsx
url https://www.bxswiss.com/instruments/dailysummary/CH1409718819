--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80620ccc592e474f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd41ea73678784011" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re141804e36f44fb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R557796c11aec4083"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a3baf4e36144dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re141804e36f44fb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dba1c084e1e495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R557796c11aec4083" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Outperformance Certificate on EURO STOXX® Banks Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409718819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,630 +149,252 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...257 lines deleted...]
-          <x:t>259,345</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,625</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>258,435</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...258 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,850</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>