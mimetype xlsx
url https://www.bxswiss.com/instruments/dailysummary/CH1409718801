--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4a9146a82444ee0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfff5a6e4353449d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd90bbeba7884564"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ae7e4ba87224c94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e54ed81827643ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd90bbeba7884564" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87acbdf1514549e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ae7e4ba87224c94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Outperformance Certificate on EURO STOXX® Banks Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409718801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>185,765</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>