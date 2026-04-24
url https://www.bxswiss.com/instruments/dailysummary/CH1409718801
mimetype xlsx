--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfff5a6e4353449d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdee8f53a3f004616" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ae7e4ba87224c94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc98f431c62fc4630"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87acbdf1514549e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ae7e4ba87224c94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30b54ad5ecb64850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc98f431c62fc4630" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Outperformance Certificate on EURO STOXX® Banks Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409718801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>166,555</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>158,375</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>163,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>