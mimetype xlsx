--- v6 (2026-04-24)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdee8f53a3f004616" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R013dddd603864aec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc98f431c62fc4630"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac9aedaa09114a89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30b54ad5ecb64850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc98f431c62fc4630" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R497dc1deea2841f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac9aedaa09114a89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Outperformance Certificate on EURO STOXX® Banks Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409718801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>