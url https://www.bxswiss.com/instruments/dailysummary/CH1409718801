--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R013dddd603864aec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f928462e56f42e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac9aedaa09114a89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra90cf01d0b64440b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R497dc1deea2841f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac9aedaa09114a89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0c6ba4148ee40aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra90cf01d0b64440b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Outperformance Certificate on EURO STOXX® Banks Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409718801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...301 lines deleted...]
-          <x:t>175,715</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,005</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>07.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,840</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>179,005</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>