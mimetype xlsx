--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f928462e56f42e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5af481f63e2d49a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra90cf01d0b64440b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe647fb2e170442c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0c6ba4148ee40aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra90cf01d0b64440b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31cc3b5db8204657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe647fb2e170442c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Outperformance Certificate on EURO STOXX® Banks Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409718801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>