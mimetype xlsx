--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5af481f63e2d49a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9ee4efc96c547de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe647fb2e170442c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc126021a7e124724"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31cc3b5db8204657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe647fb2e170442c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R080700098b584b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc126021a7e124724" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Outperformance Certificate on EURO STOXX® Banks Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409718801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>