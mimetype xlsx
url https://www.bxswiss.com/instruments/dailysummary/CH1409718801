--- v10 (2026-07-15)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9ee4efc96c547de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25aa90127f0a4fbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc126021a7e124724"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f011907ca8643f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R080700098b584b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc126021a7e124724" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b6d087895844681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f011907ca8643f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Outperformance Certificate on EURO STOXX® Banks Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409718801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>216,405</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>