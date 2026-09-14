--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25aa90127f0a4fbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a107fe93cd84bee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f011907ca8643f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15138455081244bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b6d087895844681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f011907ca8643f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa3ff4d666664aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15138455081244bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Outperformance Certificate on EURO STOXX® Banks Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409718801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>234,460</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>10.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>234,165</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>233,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>236,205</x:t>
-[...161 lines deleted...]
-          <x:t>231,385</x:t>
+          <x:t>228,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>