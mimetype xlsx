--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a107fe93cd84bee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f54ffc4e09c42fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15138455081244bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eaa88d942b84780"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa3ff4d666664aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15138455081244bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb50d7d2072334edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eaa88d942b84780" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Outperformance Certificate on EURO STOXX® Banks Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409718801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>236,245</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>236,205</x:t>
-[...421 lines deleted...]
-          <x:t>235,250</x:t>
+          <x:t>228,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>234,880</x:t>
-[...107 lines deleted...]
-          <x:t>235,030</x:t>
+          <x:t>233,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>