--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f54ffc4e09c42fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68a331794ecf4335" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eaa88d942b84780"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8406dd4670694398"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb50d7d2072334edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eaa88d942b84780" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bcec30766414079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8406dd4670694398" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Outperformance Certificate on EURO STOXX® Banks Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409718801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...269 lines deleted...]
-          <x:t>16.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>232,220</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>227,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>228,405</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>227,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,500</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>