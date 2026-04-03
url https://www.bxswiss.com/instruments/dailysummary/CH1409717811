--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf04a62c09874648" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe09acc094e944d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde04dd3314ae4e1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6242eef32193472c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8943450a1dce4d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde04dd3314ae4e1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e6e8066b9a14108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6242eef32193472c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Meta Platforms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409717811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...144 lines deleted...]
-          <x:t>97,760</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>98,860</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,590</x:t>
-[...399 lines deleted...]
-          <x:t>96,670</x:t>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>