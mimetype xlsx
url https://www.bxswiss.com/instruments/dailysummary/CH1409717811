--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe09acc094e944d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e7988849aea478c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6242eef32193472c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc350a34ed5e3454a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e6e8066b9a14108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6242eef32193472c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref9752f66b4843ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc350a34ed5e3454a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Meta Platforms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409717811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>97,590</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,610</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>95,120</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>