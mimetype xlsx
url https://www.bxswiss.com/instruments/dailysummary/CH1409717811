--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e7988849aea478c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1832cbe7f7824013" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc350a34ed5e3454a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03f0caedcdb44f96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref9752f66b4843ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc350a34ed5e3454a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b2cc27de49542a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03f0caedcdb44f96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Meta Platforms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409717811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>