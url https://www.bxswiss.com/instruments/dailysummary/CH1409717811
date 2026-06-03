--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1832cbe7f7824013" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R427f0f2d2fd24612" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03f0caedcdb44f96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ec42f0806134bcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b2cc27de49542a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03f0caedcdb44f96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69f2b5bfc7194c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ec42f0806134bcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Meta Platforms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409717811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>100,665</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,610</x:t>
+          <x:t>101,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...532 lines deleted...]
-          <x:t>102,770</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>