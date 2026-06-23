--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R427f0f2d2fd24612" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75290b8623c94eb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ec42f0806134bcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a0ea234342342ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69f2b5bfc7194c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ec42f0806134bcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbf8cccc8f784b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a0ea234342342ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Meta Platforms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409717811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -663,50 +285,428 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>