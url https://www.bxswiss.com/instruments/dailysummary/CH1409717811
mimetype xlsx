--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75290b8623c94eb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd51566a72b04abb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a0ea234342342ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57be2d9310f54a65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbf8cccc8f784b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a0ea234342342ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a21fe0a9b514b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57be2d9310f54a65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Meta Platforms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409717811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>101,295</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>