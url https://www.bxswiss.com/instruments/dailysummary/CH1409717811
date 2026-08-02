--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd51566a72b04abb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdde4ed8bf08b468b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57be2d9310f54a65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6428ddb6800c46c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a21fe0a9b514b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57be2d9310f54a65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd94b8859fd244fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6428ddb6800c46c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Meta Platforms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409717811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>