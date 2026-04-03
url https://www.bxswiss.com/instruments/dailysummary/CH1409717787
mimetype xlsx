--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb95084aad8d448a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra220ba813aae4cbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d4b18dd6a7d4e7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R027b95b828da4194"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79eaa2ce357643ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d4b18dd6a7d4e7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94fbf28b68a9490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R027b95b828da4194" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409717787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...161 lines deleted...]
-          <x:t>18.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,250</x:t>
-[...97 lines deleted...]
-          <x:t>24.02.2026</x:t>
+          <x:t>98,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,110</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>97,080</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>