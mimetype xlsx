--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra220ba813aae4cbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R427a08e0ca234c60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R027b95b828da4194"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2482109f2db04a6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94fbf28b68a9490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R027b95b828da4194" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6629ba44e8d4121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2482109f2db04a6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409717787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>98,170</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,040</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>04.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,170</x:t>
-[...305 lines deleted...]
-        <x:is>
           <x:t>98,070</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>24.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,990</x:t>
-[...166 lines deleted...]
-          <x:t>98,470</x:t>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...19 lines deleted...]
-          <x:t>99,110</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>