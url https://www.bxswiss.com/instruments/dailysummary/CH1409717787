--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R427a08e0ca234c60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a739113417f4bf7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2482109f2db04a6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeb5c4019d3d42fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6629ba44e8d4121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2482109f2db04a6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R016c3741ecdd4f45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeb5c4019d3d42fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409717787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>99,780</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,620</x:t>
-[...92 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>100,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,935</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,315</x:t>
@@ -737,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>