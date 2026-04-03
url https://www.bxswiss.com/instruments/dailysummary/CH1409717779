--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f218a61ae204654" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re38bb8c7236943b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R726f8a560e914e0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91f6b0f03b9341a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3d7fd36ea604890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R726f8a560e914e0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R392f096ccbcf47e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91f6b0f03b9341a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.80% p.a. Barrier Reverse Convertible on Comet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409717779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...122 lines deleted...]
-          <x:t>98,750</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,890</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>17.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,480</x:t>
-[...85 lines deleted...]
-          <x:t>99,190</x:t>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,520</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>99,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,670</x:t>
-[...92 lines deleted...]
-          <x:t>95,870</x:t>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,690</x:t>
-[...21 lines deleted...]
-          <x:t>97,270</x:t>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,980</x:t>
-[...26 lines deleted...]
-          <x:t>96,830</x:t>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>