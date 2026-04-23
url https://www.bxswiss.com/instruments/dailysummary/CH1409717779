--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re38bb8c7236943b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30fbca1ab9d94764" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91f6b0f03b9341a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re790c3c4b4c14b6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R392f096ccbcf47e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91f6b0f03b9341a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d1a19dd7a80437c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re790c3c4b4c14b6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.80% p.a. Barrier Reverse Convertible on Comet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409717779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>98,890</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,160</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>97,670</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>