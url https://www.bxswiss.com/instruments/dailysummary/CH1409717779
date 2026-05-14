--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30fbca1ab9d94764" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99c147394a9146ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re790c3c4b4c14b6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cb07cbb413f4ebb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d1a19dd7a80437c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re790c3c4b4c14b6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34c00495108b44ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cb07cbb413f4ebb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.80% p.a. Barrier Reverse Convertible on Comet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409717779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>