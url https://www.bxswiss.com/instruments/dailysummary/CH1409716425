--- v6 (2026-03-14)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca70653ee01d47f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34d56c4d5d3c4944" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e97d6a9a1fd4b5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c0c8f3498bc47c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9179448324354d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e97d6a9a1fd4b5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra625d779f17a497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c0c8f3498bc47c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.60% p.a. Multi Barrier Reverse Convertible on Apple, Microsoft, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409716425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,750</x:t>
-[...4 lines deleted...]
-          <x:t>97,440</x:t>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,580</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...273 lines deleted...]
-          <x:t>02.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,030</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>97,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>97,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,210</x:t>
-[...80 lines deleted...]
-          <x:t>96,670</x:t>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>