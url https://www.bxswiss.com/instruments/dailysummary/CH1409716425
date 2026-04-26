--- v7 (2026-04-05)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34d56c4d5d3c4944" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffae6230996b46c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c0c8f3498bc47c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1a9c48131bf4f03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra625d779f17a497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c0c8f3498bc47c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22abe6b435504f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1a9c48131bf4f03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.60% p.a. Multi Barrier Reverse Convertible on Apple, Microsoft, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409716425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>96,530</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,420</x:t>
-[...21 lines deleted...]
-          <x:t>97,050</x:t>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...451 lines deleted...]
-          <x:t>95,790</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>