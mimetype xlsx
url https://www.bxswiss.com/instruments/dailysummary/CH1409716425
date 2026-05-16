--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffae6230996b46c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d4afd8ba8504ac6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1a9c48131bf4f03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfef7a005e59741a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22abe6b435504f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1a9c48131bf4f03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf291fb6fdfc40f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfef7a005e59741a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.60% p.a. Multi Barrier Reverse Convertible on Apple, Microsoft, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409716425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>