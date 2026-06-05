--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d4afd8ba8504ac6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d1709a402a64479" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfef7a005e59741a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R592f6c6ed17e44a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf291fb6fdfc40f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfef7a005e59741a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2fc1ad0f65d452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R592f6c6ed17e44a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.60% p.a. Multi Barrier Reverse Convertible on Apple, Microsoft, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409716425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,618 +149,618 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>98,330</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...242 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,560</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>99,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,480</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>99,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>