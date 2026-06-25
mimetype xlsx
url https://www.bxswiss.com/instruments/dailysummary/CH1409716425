--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d1709a402a64479" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d9068c1c04847f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R592f6c6ed17e44a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46d0411113064175"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2fc1ad0f65d452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R592f6c6ed17e44a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85ed7206325e444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46d0411113064175" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.60% p.a. Multi Barrier Reverse Convertible on Apple, Microsoft, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409716425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>99,090</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>