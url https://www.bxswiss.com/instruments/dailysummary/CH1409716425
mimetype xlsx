--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d9068c1c04847f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26da2ef73f7d49eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46d0411113064175"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f33af2f3c984726"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85ed7206325e444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46d0411113064175" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ea6e635d4424d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f33af2f3c984726" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.60% p.a. Multi Barrier Reverse Convertible on Apple, Microsoft, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409716425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>