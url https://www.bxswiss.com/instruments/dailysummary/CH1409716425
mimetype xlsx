--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26da2ef73f7d49eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R478642853fe94410" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f33af2f3c984726"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7047a5e805a4f8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ea6e635d4424d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f33af2f3c984726" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33f28062edd945b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7047a5e805a4f8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.60% p.a. Multi Barrier Reverse Convertible on Apple, Microsoft, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409716425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>