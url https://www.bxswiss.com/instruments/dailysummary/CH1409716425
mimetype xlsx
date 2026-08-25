--- v13 (2026-08-04)
+++ v14 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R478642853fe94410" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53ee5a0b02564076" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7047a5e805a4f8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7876b347e950475b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33f28062edd945b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7047a5e805a4f8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8a4e3d499f846e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7876b347e950475b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.60% p.a. Multi Barrier Reverse Convertible on Apple, Microsoft, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409716425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>