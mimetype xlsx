--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49f3748aeaa7479c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde53b24ccc084f4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5617ef16d41b41b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43f1a161075a4f5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda3ed647987b44b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5617ef16d41b41b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R651fcf6f86574e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43f1a161075a4f5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.30% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche, UBS, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409713794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>