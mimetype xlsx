--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde53b24ccc084f4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14063fbdb1bd43fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43f1a161075a4f5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0dcb8577bdc440a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R651fcf6f86574e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43f1a161075a4f5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd78ebe96d7a84d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0dcb8577bdc440a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.30% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche, UBS, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409713794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>98,450</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,330</x:t>
-[...519 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,510</x:t>
-[...36 lines deleted...]
-          <x:t>98,240</x:t>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>