--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14063fbdb1bd43fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabe251bd612f472d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0dcb8577bdc440a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R788b9ec4ba7546d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd78ebe96d7a84d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0dcb8577bdc440a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb96669fb920f4063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R788b9ec4ba7546d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.30% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche, UBS, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409713794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>98,820</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,790</x:t>
-[...38 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,050</x:t>
+          <x:t>100,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,430</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>99,640</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,830</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>99,880</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,710</x:t>
-[...85 lines deleted...]
-          <x:t>99,560</x:t>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>