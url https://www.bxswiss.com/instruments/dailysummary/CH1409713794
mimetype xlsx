--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabe251bd612f472d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ede229ee77241f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R788b9ec4ba7546d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceaf21b592514511"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb96669fb920f4063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R788b9ec4ba7546d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb506f7be9a204c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceaf21b592514511" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.30% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche, UBS, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409713794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,050</x:t>
+          <x:t>100,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,430</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>99,640</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,830</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>21.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,920</x:t>
-[...151 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,910</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>100,070</x:t>
-        </x:is>
-[...170 lines deleted...]
-          <x:t>100,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>