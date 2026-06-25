--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ede229ee77241f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcda16a6c2834768" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceaf21b592514511"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09a2d320c0f14e17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb506f7be9a204c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceaf21b592514511" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0151c2cce614e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09a2d320c0f14e17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.30% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche, UBS, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409713794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>99,430</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,430</x:t>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,810</x:t>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,070</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>100,030</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>100,120</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,120</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>100,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,220</x:t>
-[...63 lines deleted...]
-          <x:t>100,070</x:t>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>