--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcda16a6c2834768" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aa4fb0941c54547" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09a2d320c0f14e17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9931d3b9422248a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0151c2cce614e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09a2d320c0f14e17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30b571200aae4d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9931d3b9422248a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.30% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche, UBS, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409713794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>100,120</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,120</x:t>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,410</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...315 lines deleted...]
-          <x:t>100,220</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>100,745</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>