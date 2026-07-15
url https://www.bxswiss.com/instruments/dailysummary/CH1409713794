--- v11 (2026-07-15)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aa4fb0941c54547" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35a43d322fd34460" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9931d3b9422248a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74d39bc020c64278"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30b571200aae4d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9931d3b9422248a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd76afe87dfe244f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74d39bc020c64278" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.30% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche, UBS, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409713794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -740,28 +740,55 @@
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,755</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>