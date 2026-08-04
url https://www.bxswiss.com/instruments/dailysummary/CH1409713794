--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35a43d322fd34460" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc222cfafa8f647ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74d39bc020c64278"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a098cd1267e4067"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd76afe87dfe244f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74d39bc020c64278" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cfe2b3a600647f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a098cd1267e4067" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.30% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche, UBS, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409713794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,130</x:t>
-[...16 lines deleted...]
-          <x:t>100,130</x:t>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,130</x:t>
+          <x:t>100,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>17.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,480</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,350</x:t>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>100,530</x:t>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,635</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>22.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,695</x:t>
-[...16 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,725</x:t>
-[...26 lines deleted...]
-          <x:t>100,845</x:t>
+          <x:t>100,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,745</x:t>
-        </x:is>
-[...403 lines deleted...]
-          <x:t>100,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>