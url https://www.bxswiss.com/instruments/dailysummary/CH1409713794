--- v13 (2026-08-04)
+++ v14 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc222cfafa8f647ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf76ea45aee7c4ee3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a098cd1267e4067"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f349f3eb3b146f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cfe2b3a600647f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a098cd1267e4067" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97d9037b60bc44d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f349f3eb3b146f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.30% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche, UBS, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409713794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,470</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>100,745</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>23.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,895</x:t>
-[...21 lines deleted...]
-          <x:t>100,665</x:t>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,665</x:t>
-[...11 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,905</x:t>
-[...171 lines deleted...]
-          <x:t>100,745</x:t>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>