--- v14 (2026-08-25)
+++ v15 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf76ea45aee7c4ee3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fb7be6a7daa49f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f349f3eb3b146f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32a9f7521d564c53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97d9037b60bc44d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f349f3eb3b146f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd64e2dfff62646e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32a9f7521d564c53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.30% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche, UBS, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409713794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,665</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,665</x:t>
+          <x:t>100,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,725</x:t>
-        </x:is>
-[...565 lines deleted...]
-          <x:t>100,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>