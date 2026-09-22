--- v14 (2026-09-02)
+++ v15 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re84246b704ef478c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eceb4feba214156" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89ce30cd783c456c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e056d915b62468c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25b3bd574bb3495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89ce30cd783c456c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R071bef84d72d4923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e056d915b62468c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on Holcim Amrize Basket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409712630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>131,585</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>135,715</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,395</x:t>
-[...114 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>129,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,755</x:t>
-[...252 lines deleted...]
-          <x:t>128,725</x:t>
+          <x:t>124,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>