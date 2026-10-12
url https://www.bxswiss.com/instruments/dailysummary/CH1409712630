--- v15 (2026-09-22)
+++ v16 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eceb4feba214156" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f7cf12ea86c4f99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e056d915b62468c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7138f58b351a41e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R071bef84d72d4923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e056d915b62468c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0752d4e4a7c436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7138f58b351a41e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on Holcim Amrize Basket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409712630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>