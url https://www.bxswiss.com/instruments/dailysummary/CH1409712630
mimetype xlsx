--- v16 (2026-10-12)
+++ v17 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f7cf12ea86c4f99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30552ff8be974895" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7138f58b351a41e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0509201d4fb4595"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0752d4e4a7c436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7138f58b351a41e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R084f0e6d52554e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0509201d4fb4595" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on Holcim Amrize Basket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409712630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>125,170</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,370</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>122,590</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,345</x:t>
-        </x:is>
-[...548 lines deleted...]
-          <x:t>111,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>