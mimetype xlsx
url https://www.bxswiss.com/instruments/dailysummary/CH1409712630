--- v7 (2026-03-17)
+++ v8 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c85068d33cb4406" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd39ac55a5ba4c73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb54b710b91684108"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65cbc44e238a44e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f05a37e58d444a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb54b710b91684108" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc30042575ce44c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65cbc44e238a44e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on Holcim Amrize Basket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409712630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...414 lines deleted...]
-          <x:t>138,485</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,950</x:t>
-[...21 lines deleted...]
-          <x:t>119,510</x:t>
+          <x:t>131,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,785</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>125,570</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>