--- v8 (2026-04-08)
+++ v9 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd39ac55a5ba4c73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcce5ca0a4b8843c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65cbc44e238a44e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab48c33eb07e4846"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc30042575ce44c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65cbc44e238a44e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcf21c235a1f4ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab48c33eb07e4846" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on Holcim Amrize Basket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409712630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>131,535</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,145</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>128,145</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>