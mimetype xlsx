--- v9 (2026-04-28)
+++ v10 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcce5ca0a4b8843c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf39f4d2cd2e94428" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab48c33eb07e4846"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90e096c0eb514e62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcf21c235a1f4ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab48c33eb07e4846" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R788beb74a62949b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90e096c0eb514e62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on Holcim Amrize Basket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409712630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>127,690</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,590</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>135,925</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...316 lines deleted...]
-          <x:t>142,860</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>