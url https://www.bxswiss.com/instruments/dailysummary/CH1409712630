--- v10 (2026-05-21)
+++ v11 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf39f4d2cd2e94428" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2e3018e7b1843e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90e096c0eb514e62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80842ed602d8494a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R788beb74a62949b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90e096c0eb514e62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90ead8b4d1c14348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80842ed602d8494a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on Holcim Amrize Basket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409712630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>140,765</x:t>
-[...468 lines deleted...]
-          <x:t>135,815</x:t>
+          <x:t>141,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>