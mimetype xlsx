--- v11 (2026-06-13)
+++ v12 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2e3018e7b1843e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec81cf405ae0481f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80842ed602d8494a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12a9dfc66d194f47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90ead8b4d1c14348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80842ed602d8494a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda1f71df52764caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12a9dfc66d194f47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on Holcim Amrize Basket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409712630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>142,200</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>140,935</x:t>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,325</x:t>
-[...517 lines deleted...]
-          <x:t>143,145</x:t>
+          <x:t>144,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>