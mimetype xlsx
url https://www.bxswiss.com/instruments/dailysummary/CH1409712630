--- v12 (2026-07-24)
+++ v13 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec81cf405ae0481f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6964fec8e9d746ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12a9dfc66d194f47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0353d7217344119"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda1f71df52764caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12a9dfc66d194f47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74c5330f472940a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0353d7217344119" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on Holcim Amrize Basket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409712630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,440</x:t>
-[...350 lines deleted...]
-          <x:t>144,870</x:t>
+          <x:t>142,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,880</x:t>
-[...107 lines deleted...]
-          <x:t>138,575</x:t>
+          <x:t>140,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>