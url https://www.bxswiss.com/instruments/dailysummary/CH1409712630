--- v13 (2026-08-13)
+++ v14 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6964fec8e9d746ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re84246b704ef478c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0353d7217344119"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89ce30cd783c456c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74c5330f472940a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0353d7217344119" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25b3bd574bb3495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89ce30cd783c456c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on Holcim Amrize Basket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409712630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>144,870</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,880</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>140,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,585</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>