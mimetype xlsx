--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb8bd3a1057f47a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e536d5653c74a14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27ed58d536cf4899"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref11a7fb9fe04a08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R629a0671f6da49fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27ed58d536cf4899" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdce0278e659840cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref11a7fb9fe04a08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Outperformance Certificate on EURO STOXX 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409711038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...161 lines deleted...]
-          <x:t>18.02.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,110</x:t>
-[...468 lines deleted...]
-          <x:t>119,175</x:t>
+          <x:t>125,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>