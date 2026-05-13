--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e536d5653c74a14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07082db40db647c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref11a7fb9fe04a08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf87ec30d13da4879"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdce0278e659840cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref11a7fb9fe04a08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2047da48f1574cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf87ec30d13da4879" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Outperformance Certificate on EURO STOXX 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409711038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>125,270</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,890</x:t>
-[...21 lines deleted...]
-          <x:t>125,380</x:t>
+          <x:t>125,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,240</x:t>
-[...188 lines deleted...]
-          <x:t>125,450</x:t>
+          <x:t>125,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>