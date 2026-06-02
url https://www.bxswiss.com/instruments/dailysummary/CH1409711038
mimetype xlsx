--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07082db40db647c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R806ef6f95f0d454c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf87ec30d13da4879"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdbe5ba0db0b4a6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2047da48f1574cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf87ec30d13da4879" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0371c41e84184549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdbe5ba0db0b4a6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Outperformance Certificate on EURO STOXX 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409711038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...247 lines deleted...]
-          <x:t>124,420</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,505</x:t>
-[...200 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>122,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,270</x:t>
-[...90 lines deleted...]
-          <x:t>123,465</x:t>
+          <x:t>130,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>