--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R806ef6f95f0d454c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bfe5fa1a4324668" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdbe5ba0db0b4a6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa3cde9004ef4541"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0371c41e84184549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdbe5ba0db0b4a6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0936807aa924371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa3cde9004ef4541" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Outperformance Certificate on EURO STOXX 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409711038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,270</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>130,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,425</x:t>
         </x:is>
       </x:c>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>