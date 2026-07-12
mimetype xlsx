--- v8 (2026-06-22)
+++ v9 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bfe5fa1a4324668" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd847b3c817a04296" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa3cde9004ef4541"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc43e7eb048a04102"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0936807aa924371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa3cde9004ef4541" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1f1923270c24ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc43e7eb048a04102" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Outperformance Certificate on EURO STOXX 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409711038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>