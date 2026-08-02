--- v9 (2026-07-12)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd847b3c817a04296" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98a93546559443bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc43e7eb048a04102"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ddbbf6bf17c4a43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1f1923270c24ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc43e7eb048a04102" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68c55e444ac44843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ddbbf6bf17c4a43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Outperformance Certificate on EURO STOXX 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409711038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,195</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>138,295</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,570</x:t>
-[...6 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>137,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,440</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>139,245</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,245</x:t>
-[...48 lines deleted...]
-          <x:t>139,165</x:t>
+          <x:t>138,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,195</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,005</x:t>
-[...80 lines deleted...]
-          <x:t>137,980</x:t>
+          <x:t>137,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,685</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>138,195</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>