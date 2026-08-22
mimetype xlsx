--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98a93546559443bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86ec045a8a494dbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ddbbf6bf17c4a43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae20e7d9d3804c6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68c55e444ac44843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ddbbf6bf17c4a43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec078d2815ac4181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae20e7d9d3804c6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Outperformance Certificate on EURO STOXX 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409711038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>137,980</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,685</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...528 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>