--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86ec045a8a494dbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf685a1101a744bf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae20e7d9d3804c6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R448ea22e405c4909"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec078d2815ac4181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae20e7d9d3804c6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad4baa8031f546e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R448ea22e405c4909" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Outperformance Certificate on EURO STOXX 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409711038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,005</x:t>
-[...306 lines deleted...]
-          <x:t>143,875</x:t>
+          <x:t>143,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>