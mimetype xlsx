--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf685a1101a744bf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1365fc8498f94f7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R448ea22e405c4909"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44e944d718d74e26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad4baa8031f546e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R448ea22e405c4909" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2da270e764414fbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44e944d718d74e26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Outperformance Certificate on EURO STOXX 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409711038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>