--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1365fc8498f94f7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc1bb90eb1a44e7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44e944d718d74e26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89a3a7e68924475a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2da270e764414fbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44e944d718d74e26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4657e4cf9aaf4bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89a3a7e68924475a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Outperformance Certificate on EURO STOXX 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409711038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...225 lines deleted...]
-          <x:t>140,220</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,730</x:t>
-[...75 lines deleted...]
-          <x:t>137,140</x:t>
+          <x:t>139,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,030</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...155 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.09.2026</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>