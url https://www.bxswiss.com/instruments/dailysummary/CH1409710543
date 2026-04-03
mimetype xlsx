--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7561b8aa0b1e409e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e3f38d924e6418d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b65e23bd0b54fca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03c38ad1fb5a4d05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R153ef894dcb84a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b65e23bd0b54fca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d80f87ced6c42ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03c38ad1fb5a4d05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Barrier Reverse Convertible on Biontech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409710543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...225 lines deleted...]
-          <x:t>102,200</x:t>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,140</x:t>
-[...146 lines deleted...]
-          <x:t>101,225</x:t>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,195</x:t>
-[...220 lines deleted...]
-          <x:t>101,930</x:t>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>