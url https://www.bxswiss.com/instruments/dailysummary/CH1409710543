--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e3f38d924e6418d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R554b9b6d734b43ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03c38ad1fb5a4d05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d0bc1f61cdd4106"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d80f87ced6c42ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03c38ad1fb5a4d05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf329d99e0a3b4eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d0bc1f61cdd4106" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Barrier Reverse Convertible on Biontech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409710543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>101,655</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,240</x:t>
-[...33 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,795</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>99,470</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>