--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf9a299efb7b4497" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56da8ea7024240b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65df9b89e5854823"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb830d3fa429d4c28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6ae9638f8524476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65df9b89e5854823" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc2a85552a0d4e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb830d3fa429d4c28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.20% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409710535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>