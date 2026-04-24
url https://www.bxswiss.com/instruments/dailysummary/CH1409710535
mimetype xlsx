--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56da8ea7024240b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5150a5e043b84f8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb830d3fa429d4c28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7612da6acc8340ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc2a85552a0d4e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb830d3fa429d4c28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44b3b622f1fd47f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7612da6acc8340ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.20% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409710535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>93,290</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,010</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>92,990</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>92,340</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...424 lines deleted...]
-          <x:t>92,840</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>