--- v8 (2026-04-24)
+++ v9 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5150a5e043b84f8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1772d43289c4f53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7612da6acc8340ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R018da352501f4d7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44b3b622f1fd47f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7612da6acc8340ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddffc0a683a147cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R018da352501f4d7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.20% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409710535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,010</x:t>
-[...53 lines deleted...]
-          <x:t>97,930</x:t>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,950</x:t>
-        </x:is>
-[...246 lines deleted...]
-          <x:t>97,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>