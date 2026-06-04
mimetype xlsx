--- v9 (2026-05-15)
+++ v10 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1772d43289c4f53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6132929c70c43ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R018da352501f4d7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d44781770ad4a42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddffc0a683a147cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R018da352501f4d7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6860502029ef462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d44781770ad4a42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.20% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409710535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>96,210</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,130</x:t>
-[...38 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,870</x:t>
-[...48 lines deleted...]
-          <x:t>97,960</x:t>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,960</x:t>
-[...463 lines deleted...]
-          <x:t>96,950</x:t>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>