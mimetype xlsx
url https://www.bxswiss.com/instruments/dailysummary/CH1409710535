--- v10 (2026-06-04)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6132929c70c43ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4b98a3ed85c4610" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d44781770ad4a42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdcc657c571940f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6860502029ef462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d44781770ad4a42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34e2acdb213b4733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdcc657c571940f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.20% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409710535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>