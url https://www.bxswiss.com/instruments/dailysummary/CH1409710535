--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4b98a3ed85c4610" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b7d131987b740ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdcc657c571940f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc6b936c6a5346ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34e2acdb213b4733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdcc657c571940f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba2ceaa5b379462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc6b936c6a5346ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.20% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409710535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>