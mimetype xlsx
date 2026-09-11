--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12b71c84276c49d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7207c464b28a4d10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reda8f6f586ff4ce5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R014ecf11912e49f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9924614b9945480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reda8f6f586ff4ce5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6aa431deba04eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R014ecf11912e49f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto CH ESGen SDG Index Equity Switzerland ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1408319130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>10,701</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,777</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>11,099</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>