--- v11 (2026-09-11)
+++ v12 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7207c464b28a4d10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5452687b75e34cff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R014ecf11912e49f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb18ebf6459243ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6aa431deba04eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R014ecf11912e49f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd84e11f428b8474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb18ebf6459243ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto CH ESGen SDG Index Equity Switzerland ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1408319130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>11,275</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,215</x:t>
-[...97 lines deleted...]
-          <x:t>11,299</x:t>
+          <x:t>10,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,082</x:t>
-[...222 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,028</x:t>
-[...198 lines deleted...]
-          <x:t>10,704</x:t>
+          <x:t>11,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>