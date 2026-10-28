--- v12 (2026-10-06)
+++ v13 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5452687b75e34cff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf90326ddbb6443f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb18ebf6459243ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c7a45ea39e1436b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd84e11f428b8474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb18ebf6459243ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcc189ed1d6043af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c7a45ea39e1436b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto CH ESGen SDG Index Equity Switzerland ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1408319130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,887</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>10,848</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,878</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>10,824</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>