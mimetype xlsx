--- v3 (2026-03-21)
+++ v4 (2026-04-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72f82ba0a1374e05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R735043cb8bcb41b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra596a2ba15534cf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9876b77cbcb4804"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R674f19fd81b34d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra596a2ba15534cf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b8d4c281cbe4744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9876b77cbcb4804" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto CH ESGen SDG Index Equity Switzerland ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1408319130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>10,481</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,297</x:t>
-[...16 lines deleted...]
-          <x:t>10,233</x:t>
+          <x:t>10,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,014</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...197 lines deleted...]
-          <x:t>19.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,067</x:t>
-[...36 lines deleted...]
-          <x:t>9,798</x:t>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>