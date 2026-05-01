--- v4 (2026-04-10)
+++ v5 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R735043cb8bcb41b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84ec87bcdee64bbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9876b77cbcb4804"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1af3620cac3440de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b8d4c281cbe4744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9876b77cbcb4804" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc613d89162974e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1af3620cac3440de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto CH ESGen SDG Index Equity Switzerland ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1408319130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,477</x:t>
-[...502 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>10,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,537</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>10,412</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,362</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>