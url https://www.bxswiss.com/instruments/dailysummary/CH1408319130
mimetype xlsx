--- v5 (2026-05-01)
+++ v6 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84ec87bcdee64bbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f342403b17d4d1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1af3620cac3440de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R989f52ed8a3d415d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc613d89162974e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1af3620cac3440de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2100c8703d44301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R989f52ed8a3d415d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto CH ESGen SDG Index Equity Switzerland ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1408319130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,414</x:t>
-[...97 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>10,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,412</x:t>
-[...102 lines deleted...]
-          <x:t>10,574</x:t>
+          <x:t>10,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,554</x:t>
-[...48 lines deleted...]
-          <x:t>10,774</x:t>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,545</x:t>
-        </x:is>
-[...246 lines deleted...]
-          <x:t>10,362</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>