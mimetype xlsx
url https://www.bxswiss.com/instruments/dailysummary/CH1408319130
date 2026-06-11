--- v6 (2026-05-21)
+++ v7 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f342403b17d4d1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3bddeaea3db4a80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R989f52ed8a3d415d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fd0aa71ba854bc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2100c8703d44301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R989f52ed8a3d415d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra046ae13ed4840b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fd0aa71ba854bc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto CH ESGen SDG Index Equity Switzerland ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1408319130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>10,520</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,449</x:t>
-[...6 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>10,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,489</x:t>
-[...468 lines deleted...]
-          <x:t>10,545</x:t>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>