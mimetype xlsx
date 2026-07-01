--- v7 (2026-06-11)
+++ v8 (2026-07-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3bddeaea3db4a80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaf1237eb6c14489" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fd0aa71ba854bc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35f16e259ba74f90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra046ae13ed4840b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fd0aa71ba854bc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47f7a6fa292e4c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35f16e259ba74f90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto CH ESGen SDG Index Equity Switzerland ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1408319130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,389</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>10,425</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,352</x:t>
-[...339 lines deleted...]
-        <x:is>
           <x:t>10,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,412</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>