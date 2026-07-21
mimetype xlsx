--- v8 (2026-07-01)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaf1237eb6c14489" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc171f1ba701f4432" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35f16e259ba74f90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89ce8415d3134003"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47f7a6fa292e4c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35f16e259ba74f90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R301bc147c6be4a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89ce8415d3134003" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto CH ESGen SDG Index Equity Switzerland ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1408319130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>