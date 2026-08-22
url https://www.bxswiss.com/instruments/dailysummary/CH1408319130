--- v9 (2026-07-21)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc171f1ba701f4432" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12b71c84276c49d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89ce8415d3134003"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reda8f6f586ff4ce5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R301bc147c6be4a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89ce8415d3134003" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9924614b9945480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reda8f6f586ff4ce5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto CH ESGen SDG Index Equity Switzerland ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1408319130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>10,911</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,116</x:t>
-[...306 lines deleted...]
-          <x:t>10,829</x:t>
+          <x:t>11,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>