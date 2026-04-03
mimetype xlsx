--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R835b1329d8e74db7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdc6f3ad73304010" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6e443e86e82485d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reae931f175bf4e10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R937ef1cabec64f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6e443e86e82485d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf020cf19abc8469a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reae931f175bf4e10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Gilead Sciences Inc.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1405809166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,805</x:t>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,745</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>2,655</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,605</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>2,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,665</x:t>
-[...269 lines deleted...]
-          <x:t>2,645</x:t>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>