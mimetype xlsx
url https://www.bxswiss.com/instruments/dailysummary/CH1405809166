--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdc6f3ad73304010" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2e408254604481b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reae931f175bf4e10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R546bd1a660f64d75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf020cf19abc8469a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reae931f175bf4e10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cb8569c25304b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R546bd1a660f64d75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Gilead Sciences Inc.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1405809166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>2,595</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,545</x:t>
-[...205 lines deleted...]
-          <x:t>2,685</x:t>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,515</x:t>
-[...43 lines deleted...]
-          <x:t>2,475</x:t>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>2,315</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,265</x:t>
-[...21 lines deleted...]
-          <x:t>2,435</x:t>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,405</x:t>
-[...64 lines deleted...]
-        <x:is>
           <x:t>2,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,305</x:t>
-[...90 lines deleted...]
-          <x:t>2,445</x:t>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>