--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2e408254604481b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32310e06de024877" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R546bd1a660f64d75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc113997b6634d11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cb8569c25304b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R546bd1a660f64d75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1e631e71b724204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc113997b6634d11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Gilead Sciences Inc.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1405809166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,475</x:t>
-[...21 lines deleted...]
-          <x:t>2,315</x:t>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,335</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>2,265</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,345</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>26.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,395</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>2,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,305</x:t>
-[...350 lines deleted...]
-          <x:t>2,345</x:t>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,235</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>21.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,245</x:t>
-[...31 lines deleted...]
-          <x:t>2,095</x:t>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,105</x:t>
-        </x:is>
-[...25 lines deleted...]
-          <x:t>2,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>