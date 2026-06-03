--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32310e06de024877" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a5d0336cda340df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc113997b6634d11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dbfdfa5f30f4b5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1e631e71b724204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc113997b6634d11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfeb78b9a02b743cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dbfdfa5f30f4b5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Gilead Sciences Inc.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1405809166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>2,365</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,295</x:t>
-[...65 lines deleted...]
-          <x:t>2,115</x:t>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,095</x:t>
-[...21 lines deleted...]
-          <x:t>2,185</x:t>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,115</x:t>
-[...70 lines deleted...]
-          <x:t>2,025</x:t>
+          <x:t>1,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,905</x:t>
-        </x:is>
-[...273 lines deleted...]
-          <x:t>2,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>