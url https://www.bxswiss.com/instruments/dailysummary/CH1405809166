--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a5d0336cda340df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcb06504515a4ed9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dbfdfa5f30f4b5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4b7304dc2eb4685"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfeb78b9a02b743cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dbfdfa5f30f4b5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R416dea66d0d84a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4b7304dc2eb4685" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Gilead Sciences Inc.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1405809166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,045</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,095</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,995</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,055</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>2,145</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,015</x:t>
-[...6 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>2,135</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,965</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>1,955</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,965</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>2,085</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,065</x:t>
-[...232 lines deleted...]
-          <x:t>2,055</x:t>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>