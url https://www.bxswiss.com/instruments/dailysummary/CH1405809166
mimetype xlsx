--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcb06504515a4ed9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec988416c00149ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4b7304dc2eb4685"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e0ff153f7c24d00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R416dea66d0d84a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4b7304dc2eb4685" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9500496476b41c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e0ff153f7c24d00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Gilead Sciences Inc.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1405809166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>2,115</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,185</x:t>
-[...485 lines deleted...]
-          <x:t>1,795</x:t>
+          <x:t>2,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>