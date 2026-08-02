--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec988416c00149ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R913f372b7c344fda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e0ff153f7c24d00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2062233d0c6d4b1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9500496476b41c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e0ff153f7c24d00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde3ace5dee3a47a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2062233d0c6d4b1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Gilead Sciences Inc.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1405809166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,685</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,665</x:t>
-[...119 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,895</x:t>
-[...178 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,985</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>1,965</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,045</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>1,945</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,975</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>2,085</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>