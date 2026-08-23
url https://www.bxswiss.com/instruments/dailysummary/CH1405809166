--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R913f372b7c344fda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc159698165724f32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2062233d0c6d4b1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reda04391e0424ec3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde3ace5dee3a47a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2062233d0c6d4b1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96f308c2ccb94237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reda04391e0424ec3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Gilead Sciences Inc.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1405809166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,895</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,855</x:t>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2,105</x:t>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,145</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>2,045</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,005</x:t>
-[...16 lines deleted...]
-          <x:t>2,295</x:t>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,215</x:t>
+          <x:t>2,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>2,295</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...262 lines deleted...]
-          <x:t>2,025</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>