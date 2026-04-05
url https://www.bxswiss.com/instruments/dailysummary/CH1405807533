--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re86395106d3b40c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe15758f57794d9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4b1a3fe839d42d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9df37f0fb10c4a3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R816283d1e0464260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4b1a3fe839d42d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb24603e9243243f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9df37f0fb10c4a3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf RWE AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1405807533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,655</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,415</x:t>
-[...291 lines deleted...]
-          <x:t>2,695</x:t>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,630</x:t>
-[...173 lines deleted...]
-          <x:t>2,595</x:t>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,575</x:t>
-[...85 lines deleted...]
-          <x:t>2,860</x:t>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>