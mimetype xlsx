--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe15758f57794d9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a4f8a1e2e6e4263" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9df37f0fb10c4a3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe3a03566c6c4c8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb24603e9243243f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9df37f0fb10c4a3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8b3061e90c84ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe3a03566c6c4c8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf RWE AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1405807533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,905</x:t>
-[...178 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>2,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,885</x:t>
-[...171 lines deleted...]
-          <x:t>3,090</x:t>
+          <x:t>2,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>