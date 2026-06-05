--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a4f8a1e2e6e4263" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9723358ea8f94434" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe3a03566c6c4c8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b7d8a5cd72d41d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8b3061e90c84ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe3a03566c6c4c8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07310d72e39b49f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b7d8a5cd72d41d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf RWE AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1405807533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,095</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,060</x:t>
-[...43 lines deleted...]
-          <x:t>3,105</x:t>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,000</x:t>
-[...11 lines deleted...]
-          <x:t>2,935</x:t>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,705</x:t>
-[...501 lines deleted...]
-        <x:is>
           <x:t>2,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,935</x:t>
-[...9 lines deleted...]
-          <x:t>2,770</x:t>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>