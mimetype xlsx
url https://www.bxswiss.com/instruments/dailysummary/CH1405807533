--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9723358ea8f94434" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3597baf2f0c4b2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b7d8a5cd72d41d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b15fcd6304d428d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07310d72e39b49f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b7d8a5cd72d41d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14681d6457cd4990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b15fcd6304d428d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf RWE AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1405807533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>3,165</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,110</x:t>
-[...97 lines deleted...]
-          <x:t>3,115</x:t>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,960</x:t>
-[...16 lines deleted...]
-          <x:t>3,115</x:t>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,960</x:t>
-[...16 lines deleted...]
-          <x:t>2,935</x:t>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,770</x:t>
-[...249 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,725</x:t>
-        </x:is>
-[...121 lines deleted...]
-          <x:t>2,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>