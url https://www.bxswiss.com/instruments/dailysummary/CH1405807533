--- v9 (2026-06-27)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3597baf2f0c4b2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09bb9e6267cd4235" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b15fcd6304d428d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ac2281e6ce54b48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14681d6457cd4990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b15fcd6304d428d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40b7639169f54422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ac2281e6ce54b48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf RWE AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1405807533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,005</x:t>
-[...48 lines deleted...]
-          <x:t>2,785</x:t>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,705</x:t>
-[...571 lines deleted...]
-          <x:t>2,725</x:t>
+          <x:t>2,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>