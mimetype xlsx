--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd9a1bb433d149fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R441ca4b893bb4855" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd6a57cdac9141f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R989a5d053ae443b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R725a787c945b45b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd6a57cdac9141f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R736e749ea7004d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R989a5d053ae443b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1405806733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>