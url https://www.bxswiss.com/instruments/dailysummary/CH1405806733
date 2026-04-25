--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R441ca4b893bb4855" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R831ae99a8d07490a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R989a5d053ae443b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R924175d0a4644e27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R736e749ea7004d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R989a5d053ae443b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98102dbc10b345b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R924175d0a4644e27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1405806733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,615</x:t>
-[...522 lines deleted...]
-          <x:t>4,705</x:t>
+          <x:t>5,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>