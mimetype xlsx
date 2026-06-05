--- v6 (2026-04-25)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R831ae99a8d07490a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3166a1a3273644ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R924175d0a4644e27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3d26fc7d4c64082"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98102dbc10b345b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R924175d0a4644e27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96584e500acc4fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3d26fc7d4c64082" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1405806733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>5,615</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,785</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>10.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,245</x:t>
-[...26 lines deleted...]
-          <x:t>5,915</x:t>
+          <x:t>5,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,555</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>6,935</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,805</x:t>
-[...60 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,275</x:t>
-[...63 lines deleted...]
-          <x:t>5,755</x:t>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>