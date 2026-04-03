--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra553dabf585746e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b571883d3604dfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R507bd3827b5748f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref4d50f91ea04480"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ebf9c5c63cc4b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R507bd3827b5748f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd91398f8e40a44e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref4d50f91ea04480" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Anheuser Busch InBev SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1405806154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,885</x:t>
-[...11 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,005</x:t>
-[...489 lines deleted...]
-        <x:is>
           <x:t>0,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,870</x:t>
-[...70 lines deleted...]
-          <x:t>0,895</x:t>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,870</x:t>
-[...26 lines deleted...]
-          <x:t>0,920</x:t>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>