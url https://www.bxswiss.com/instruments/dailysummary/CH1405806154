--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b571883d3604dfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae0551b03a73435b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref4d50f91ea04480"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d958951cc6046fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd91398f8e40a44e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref4d50f91ea04480" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf193d08798854329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d958951cc6046fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Anheuser Busch InBev SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1405806154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,045</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,995</x:t>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,940</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,900</x:t>
-[...70 lines deleted...]
-          <x:t>0,915</x:t>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,885</x:t>
-[...43 lines deleted...]
-          <x:t>0,945</x:t>
+          <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,920</x:t>
-[...377 lines deleted...]
-          <x:t>0,840</x:t>
+          <x:t>0,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>