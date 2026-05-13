--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae0551b03a73435b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fad42422e7e4955" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d958951cc6046fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbe5dbdf0d1646b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf193d08798854329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d958951cc6046fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4502be3ee4b4a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbe5dbdf0d1646b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Anheuser Busch InBev SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1405806154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>0,745</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,745</x:t>
-[...43 lines deleted...]
-          <x:t>0,765</x:t>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,765</x:t>
-[...16 lines deleted...]
-          <x:t>0,845</x:t>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,835</x:t>
-[...124 lines deleted...]
-          <x:t>0,925</x:t>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,925</x:t>
-[...166 lines deleted...]
-          <x:t>0,860</x:t>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>