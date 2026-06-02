--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fad42422e7e4955" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc86a3a4e6c144d06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbe5dbdf0d1646b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2670d4c67c824bad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4502be3ee4b4a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbe5dbdf0d1646b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35e301fad6ca4ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2670d4c67c824bad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Anheuser Busch InBev SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1405806154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,935</x:t>
-[...16 lines deleted...]
-          <x:t>0,925</x:t>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,925</x:t>
-[...362 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,975</x:t>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,230</x:t>
-[...16 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,045</x:t>
-[...16 lines deleted...]
-          <x:t>1,145</x:t>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,135</x:t>
-[...16 lines deleted...]
-          <x:t>1,135</x:t>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,135</x:t>
-[...31 lines deleted...]
-          <x:t>1,160</x:t>
+          <x:t>1,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>