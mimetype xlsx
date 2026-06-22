--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc86a3a4e6c144d06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc38c9396a45346c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2670d4c67c824bad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9037e751c884e00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35e301fad6ca4ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2670d4c67c824bad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3154a33c96ea4cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9037e751c884e00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Anheuser Busch InBev SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1405806154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,975</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,975</x:t>
-[...11 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,230</x:t>
-[...31 lines deleted...]
-          <x:t>1,045</x:t>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,145</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,135</x:t>
-[...151 lines deleted...]
-          <x:t>1,175</x:t>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,175</x:t>
-[...16 lines deleted...]
-          <x:t>1,225</x:t>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,225</x:t>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,260</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>20.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,305</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,345</x:t>
+          <x:t>1,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,295</x:t>
-        </x:is>
-[...138 lines deleted...]
-          <x:t>1,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>