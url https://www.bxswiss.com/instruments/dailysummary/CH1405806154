--- v10 (2026-06-22)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc38c9396a45346c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R402d8295b8c44c12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9037e751c884e00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43b76ae43cf644a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3154a33c96ea4cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9037e751c884e00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R423820d63ea5457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43b76ae43cf644a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Anheuser Busch InBev SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1405806154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,345</x:t>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,320</x:t>
-[...16 lines deleted...]
-          <x:t>1,345</x:t>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,280</x:t>
-[...60 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,285</x:t>
-[...48 lines deleted...]
-          <x:t>1,215</x:t>
+          <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,185</x:t>
-[...285 lines deleted...]
-        <x:is>
           <x:t>1,295</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,325</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,280</x:t>
-[...33 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>1,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,315</x:t>
-[...36 lines deleted...]
-          <x:t>1,295</x:t>
+          <x:t>1,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>