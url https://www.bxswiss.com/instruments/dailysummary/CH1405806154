--- v11 (2026-06-23)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R402d8295b8c44c12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fc7a19d14964bad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43b76ae43cf644a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92b7fa132d634f8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R423820d63ea5457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43b76ae43cf644a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7740a3e57f042e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92b7fa132d634f8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Anheuser Busch InBev SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1405806154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,345</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>1,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,185</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>1,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,325</x:t>
-[...21 lines deleted...]
-          <x:t>1,265</x:t>
+          <x:t>1,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,205</x:t>
-[...43 lines deleted...]
-          <x:t>1,255</x:t>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,235</x:t>
-[...31 lines deleted...]
-          <x:t>1,350</x:t>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>