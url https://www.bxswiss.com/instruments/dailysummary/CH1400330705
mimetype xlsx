--- v1 (2026-02-21)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2607ce50041c48ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d2dfd440b234bc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9ca02bb2ca64306"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R926aaa6146c84617"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf823cd567c6f4175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9ca02bb2ca64306" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c0319c5f6784d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R926aaa6146c84617" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.40% p.a. Barrier Reverse Convertible on Julius Bär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1400330705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,290</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>99,220</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,050</x:t>
-[...43 lines deleted...]
-          <x:t>99,510</x:t>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,510</x:t>
-[...377 lines deleted...]
-          <x:t>100,260</x:t>
+          <x:t>98,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>