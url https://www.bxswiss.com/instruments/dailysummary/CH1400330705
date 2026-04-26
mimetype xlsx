--- v2 (2026-04-03)
+++ v3 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d2dfd440b234bc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redd59f2de1dc41ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R926aaa6146c84617"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10147c7323a44c24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c0319c5f6784d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R926aaa6146c84617" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca1622c70ef7408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10147c7323a44c24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.40% p.a. Barrier Reverse Convertible on Julius Bär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1400330705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,270</x:t>
-[...576 lines deleted...]
-          <x:t>98,540</x:t>
+          <x:t>99,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>