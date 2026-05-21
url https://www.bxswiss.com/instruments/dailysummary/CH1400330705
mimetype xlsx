--- v3 (2026-04-26)
+++ v4 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redd59f2de1dc41ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bd1b6431f314283" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10147c7323a44c24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce3998a17945408f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca1622c70ef7408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10147c7323a44c24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3496ad516964e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce3998a17945408f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.40% p.a. Barrier Reverse Convertible on Julius Bär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1400330705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>98,780</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,430</x:t>
-[...70 lines deleted...]
-          <x:t>99,370</x:t>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,350</x:t>
-[...92 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,935</x:t>
-[...26 lines deleted...]
-          <x:t>101,005</x:t>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,005</x:t>
-[...188 lines deleted...]
-          <x:t>99,190</x:t>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>