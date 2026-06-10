--- v4 (2026-05-21)
+++ v5 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bd1b6431f314283" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49324d60b76342c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce3998a17945408f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d126dc316e44de7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3496ad516964e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce3998a17945408f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59ee0d407d414873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d126dc316e44de7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.40% p.a. Barrier Reverse Convertible on Julius Bär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1400330705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...301 lines deleted...]
-          <x:t>99,950</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,490</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>100,260</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,260</x:t>
-[...97 lines deleted...]
-          <x:t>100,755</x:t>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,675</x:t>
-[...43 lines deleted...]
-          <x:t>100,865</x:t>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,500</x:t>
-[...85 lines deleted...]
-          <x:t>100,695</x:t>
+          <x:t>100,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>