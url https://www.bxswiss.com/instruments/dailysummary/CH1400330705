--- v5 (2026-06-10)
+++ v6 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49324d60b76342c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77781a02e89b43f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d126dc316e44de7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R517d1aae1a854bcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59ee0d407d414873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d126dc316e44de7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8106ccd895f148f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R517d1aae1a854bcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.40% p.a. Barrier Reverse Convertible on Julius Bär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1400330705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>100,755</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,675</x:t>
-[...43 lines deleted...]
-          <x:t>100,865</x:t>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,500</x:t>
-[...264 lines deleted...]
-          <x:t>100,995</x:t>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,995</x:t>
-[...6 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,225</x:t>
-[...48 lines deleted...]
-          <x:t>101,145</x:t>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,855</x:t>
-[...85 lines deleted...]
-          <x:t>100,905</x:t>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>