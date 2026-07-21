--- v6 (2026-06-30)
+++ v7 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77781a02e89b43f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R389009d8015f44f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R517d1aae1a854bcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R134bb6d5dd574105"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8106ccd895f148f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R517d1aae1a854bcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8a6f02ad0d742b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R134bb6d5dd574105" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.40% p.a. Barrier Reverse Convertible on Julius Bär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1400330705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>101,295</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,255</x:t>
-[...43 lines deleted...]
-          <x:t>101,385</x:t>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,505</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,605</x:t>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>