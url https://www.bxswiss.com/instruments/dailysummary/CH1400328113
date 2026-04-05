--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e2ea9b80bd94f03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83be7222e0ff4d14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35171057b9c34e7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb27b55873f774309"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d761728f0134d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35171057b9c34e7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R599ff0c89d394de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb27b55873f774309" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1400328113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,270</x:t>
-[...301 lines deleted...]
-          <x:t>87,890</x:t>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...91 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,830</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>