--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83be7222e0ff4d14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re159c5c7b8334e74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb27b55873f774309"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56933f6556ae4a4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R599ff0c89d394de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb27b55873f774309" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ff9eb7dc048428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56933f6556ae4a4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1400328113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>72,030</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>