--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re159c5c7b8334e74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67c74b07607444f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56933f6556ae4a4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e71411b03254f65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ff9eb7dc048428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56933f6556ae4a4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c7b41c4c0eb47d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e71411b03254f65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1400328113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>