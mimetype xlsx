--- v8 (2026-06-05)
+++ v9 (2026-06-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67c74b07607444f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1393b6ce3bab4dc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e71411b03254f65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b7d2ab2fb474bc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c7b41c4c0eb47d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e71411b03254f65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c0dd7e60c9e4d15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b7d2ab2fb474bc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1400328113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>