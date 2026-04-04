--- v6 (2026-03-15)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c24dbfed86947d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5de5370537f44c20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dbcd2d894dd4097"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48688e4bd80c4056"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa9af10fdd7e44b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dbcd2d894dd4097" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e87604e14f14885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48688e4bd80c4056" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1400327206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...161 lines deleted...]
-          <x:t>19.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,930</x:t>
-[...31 lines deleted...]
-          <x:t>98,260</x:t>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...382 lines deleted...]
-          <x:t>98,190</x:t>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,190</x:t>
-[...4 lines deleted...]
-          <x:t>98,530</x:t>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>