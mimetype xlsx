--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5de5370537f44c20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89abbdb94f1142cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48688e4bd80c4056"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R660dfba62b9d46c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e87604e14f14885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48688e4bd80c4056" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R728ba1f2e8f04b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R660dfba62b9d46c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1400327206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>99,860</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,330</x:t>
-[...210 lines deleted...]
-          <x:t>98,190</x:t>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,530</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>94,210</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>