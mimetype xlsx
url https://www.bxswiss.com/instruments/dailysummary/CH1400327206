--- v8 (2026-04-24)
+++ v9 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89abbdb94f1142cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recdceb256e8340c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R660dfba62b9d46c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5abddcac18f843ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R728ba1f2e8f04b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R660dfba62b9d46c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R121ec2dbd7d440a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5abddcac18f843ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1400327206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>96,160</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,760</x:t>
-[...328 lines deleted...]
-          <x:t>95,080</x:t>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>