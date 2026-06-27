--- v9 (2026-06-04)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recdceb256e8340c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b708caf5bc544d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5abddcac18f843ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R006b3072f8484f51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R121ec2dbd7d440a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5abddcac18f843ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3289ff40406d4335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R006b3072f8484f51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1400327206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>98,640</x:t>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...436 lines deleted...]
-          <x:t>100,600</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,600</x:t>
-[...4 lines deleted...]
-          <x:t>101,155</x:t>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>