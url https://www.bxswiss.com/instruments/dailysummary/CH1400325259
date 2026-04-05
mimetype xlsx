--- v7 (2026-03-16)
+++ v8 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70589d80ed1a4e29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ba3a067b4be47f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R615f3af148a9416f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3128bc449774696"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d4bbcaf854444d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R615f3af148a9416f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54b53fad1dd5401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3128bc449774696" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1400325259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>99,090</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,990</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>98,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,020</x:t>
-[...6 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,040</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>98,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,350</x:t>
-[...468 lines deleted...]
-          <x:t>98,520</x:t>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>