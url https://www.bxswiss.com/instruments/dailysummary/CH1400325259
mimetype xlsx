--- v8 (2026-04-05)
+++ v9 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ba3a067b4be47f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84e6e5cbb6aa4c89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3128bc449774696"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2311f596926e4755"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54b53fad1dd5401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3128bc449774696" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a74205a707e419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2311f596926e4755" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1400325259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>98,610</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>98,950</x:t>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,130</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>12.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,130</x:t>
-[...414 lines deleted...]
-          <x:t>97,950</x:t>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>