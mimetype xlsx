--- v9 (2026-05-15)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84e6e5cbb6aa4c89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25c4092e688f4377" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2311f596926e4755"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8880f25fddcd42f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a74205a707e419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2311f596926e4755" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b60528b8fe14245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8880f25fddcd42f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1400325259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...328 lines deleted...]
-          <x:t>99,670</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,670</x:t>
-[...21 lines deleted...]
-          <x:t>100,130</x:t>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,010</x:t>
-[...38 lines deleted...]
-          <x:t>100,110</x:t>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,370</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>07.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,735</x:t>
+          <x:t>100,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,460</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>99,820</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>