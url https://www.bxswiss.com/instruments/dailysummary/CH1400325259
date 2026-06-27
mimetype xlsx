--- v10 (2026-06-05)
+++ v11 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25c4092e688f4377" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9c9c1a7fb2b40dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8880f25fddcd42f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51260603883444af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b60528b8fe14245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8880f25fddcd42f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65102f6cc85242d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51260603883444af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1400325259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,130</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>06.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,110</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,370</x:t>
-        </x:is>
-[...575 lines deleted...]
-          <x:t>100,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>