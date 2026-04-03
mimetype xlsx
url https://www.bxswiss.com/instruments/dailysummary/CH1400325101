--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R103a5b3dd8314b5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6236f009fcf94130" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R218312df6fcb41bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ffd643ac4874643"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d46d47d5f544740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R218312df6fcb41bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b7421c281684106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ffd643ac4874643" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.02% p.a. Multi Barrier Reverse Convertible on EURO STOXX 50® Index, S&amp;P 500®, Swiss Market Index®, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1400325101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...134 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,720</x:t>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>97,320</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>98,170</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,510</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>97,450</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>