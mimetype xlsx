--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6236f009fcf94130" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf68d82c8d38342c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ffd643ac4874643"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20fe297153bf4b9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b7421c281684106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ffd643ac4874643" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0bdb31650c54219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20fe297153bf4b9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.02% p.a. Multi Barrier Reverse Convertible on EURO STOXX 50® Index, S&amp;P 500®, Swiss Market Index®, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1400325101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>97,030</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...494 lines deleted...]
-          <x:t>95,690</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,680</x:t>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...73 lines deleted...]
-          <x:t>96,740</x:t>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>