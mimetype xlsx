--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf68d82c8d38342c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc27f3897f9994915" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20fe297153bf4b9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bc527b7f62c4a4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0bdb31650c54219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20fe297153bf4b9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c28de39da6845ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bc527b7f62c4a4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.02% p.a. Multi Barrier Reverse Convertible on EURO STOXX 50® Index, S&amp;P 500®, Swiss Market Index®, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1400325101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>96,600</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,570</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>98,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,270</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>