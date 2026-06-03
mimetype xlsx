--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc27f3897f9994915" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra327d80c079d48a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bc527b7f62c4a4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1066b6e18a1462d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c28de39da6845ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bc527b7f62c4a4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11c3602ebc6a4151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1066b6e18a1462d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.02% p.a. Multi Barrier Reverse Convertible on EURO STOXX 50® Index, S&amp;P 500®, Swiss Market Index®, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1400325101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>98,750</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,660</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>99,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...328 lines deleted...]
-          <x:t>99,870</x:t>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,180</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>99,840</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,800</x:t>
-[...11 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,655</x:t>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,510</x:t>
-[...70 lines deleted...]
-          <x:t>100,520</x:t>
+          <x:t>100,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,290</x:t>
-        </x:is>
-[...30 lines deleted...]
-          <x:t>100,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>