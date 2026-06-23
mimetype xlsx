--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra327d80c079d48a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc59af5319de140de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1066b6e18a1462d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb43f341289c5444d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11c3602ebc6a4151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1066b6e18a1462d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e1cb4c7c7d44a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb43f341289c5444d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.02% p.a. Multi Barrier Reverse Convertible on EURO STOXX 50® Index, S&amp;P 500®, Swiss Market Index®, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1400325101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,950</x:t>
-[...345 lines deleted...]
-          <x:t>99,700</x:t>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>99,850</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,820</x:t>
-[...53 lines deleted...]
-          <x:t>100,140</x:t>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,200</x:t>
-        </x:is>
-[...106 lines deleted...]
-          <x:t>100,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>