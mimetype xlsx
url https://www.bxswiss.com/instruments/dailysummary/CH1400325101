--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc59af5319de140de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0892290ca82b4433" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb43f341289c5444d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab9a717d560740b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e1cb4c7c7d44a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb43f341289c5444d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcb4ab8875ca4002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab9a717d560740b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.02% p.a. Multi Barrier Reverse Convertible on EURO STOXX 50® Index, S&amp;P 500®, Swiss Market Index®, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1400325101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,850</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,070</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>100,090</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,140</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,140</x:t>
-[...232 lines deleted...]
-          <x:t>100,210</x:t>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,660</x:t>
-[...247 lines deleted...]
-          <x:t>100,200</x:t>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>