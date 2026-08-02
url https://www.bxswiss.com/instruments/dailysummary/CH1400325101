--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0892290ca82b4433" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf25bf7c8bdf448f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab9a717d560740b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51086b36bae94811"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcb4ab8875ca4002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab9a717d560740b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3f2467f3b444bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51086b36bae94811" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.02% p.a. Multi Barrier Reverse Convertible on EURO STOXX 50® Index, S&amp;P 500®, Swiss Market Index®, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1400325101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>100,430</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,430</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>99,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,200</x:t>
-[...252 lines deleted...]
-          <x:t>100,885</x:t>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>