--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c45486c0c164d31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe529d517db44d1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaf4e2d9cecd4004"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59a5ea6ff19c47e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96b0b8d5043c4247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaf4e2d9cecd4004" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ab513fa051d467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59a5ea6ff19c47e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1400324278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>