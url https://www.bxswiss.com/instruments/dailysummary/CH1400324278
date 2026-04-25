--- v6 (2026-04-04)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe529d517db44d1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21b27c546aa64a4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59a5ea6ff19c47e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca041984a9ec4775"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ab513fa051d467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59a5ea6ff19c47e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ddcaa5b00054040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca041984a9ec4775" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1400324278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,50 +312,428 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>