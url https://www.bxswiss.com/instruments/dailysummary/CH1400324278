--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21b27c546aa64a4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11c71fa7e46f408b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca041984a9ec4775"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4f86a5a500f48b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ddcaa5b00054040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca041984a9ec4775" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c3b18f1d73f4aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4f86a5a500f48b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1400324278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>75,590</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>