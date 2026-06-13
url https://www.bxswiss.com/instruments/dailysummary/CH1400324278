--- v8 (2026-05-16)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11c71fa7e46f408b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5933c32a9c84c5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4f86a5a500f48b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R213a5f927180461b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c3b18f1d73f4aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4f86a5a500f48b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85022361dd834a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R213a5f927180461b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1400324278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...124 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>