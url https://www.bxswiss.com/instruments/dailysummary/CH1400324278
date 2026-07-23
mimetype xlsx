--- v9 (2026-06-13)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5933c32a9c84c5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb5ddff9fe4e44af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R213a5f927180461b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaa00c893f824f6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85022361dd834a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R213a5f927180461b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R011bf7ed2ce34ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaa00c893f824f6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1400324278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...146 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>