--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb5ddff9fe4e44af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18b9c1c5644b4b88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaa00c893f824f6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re357dd1766c94a7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R011bf7ed2ce34ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaa00c893f824f6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f47833da6f94f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re357dd1766c94a7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1400324278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>