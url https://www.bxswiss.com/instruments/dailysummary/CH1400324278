--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18b9c1c5644b4b88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R740f8cae137f4877" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re357dd1766c94a7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6879b82f8b74381"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f47833da6f94f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re357dd1766c94a7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda331c1c6c694b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6879b82f8b74381" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1400324278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>