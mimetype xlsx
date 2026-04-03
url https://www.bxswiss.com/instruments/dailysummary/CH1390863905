--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc657f5fc4cb141fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70a36c7f7c7941e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1044bf3bf18468a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79e1cde3f5d6474e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c8dc66f904f4a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1044bf3bf18468a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0470599240b74e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79e1cde3f5d6474e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Barrier Reverse Convertible on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1390863905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...31 lines deleted...]
-          <x:t>89,600</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,550</x:t>
-[...80 lines deleted...]
-          <x:t>92,190</x:t>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.01.2026</x:t>
-[...505 lines deleted...]
-          <x:t>93,440</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>