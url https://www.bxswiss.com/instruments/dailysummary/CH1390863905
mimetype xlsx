--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70a36c7f7c7941e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R704d75ab7c4c469c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79e1cde3f5d6474e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2da2a73234e4b7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0470599240b74e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79e1cde3f5d6474e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f989162c40e4cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2da2a73234e4b7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Barrier Reverse Convertible on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1390863905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,635 +149,230 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>89,990</x:t>
+          <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>89,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...506 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,690</x:t>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>