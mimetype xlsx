--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R704d75ab7c4c469c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1f30fd1ec63440e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2da2a73234e4b7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3193db17b0e04be8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f989162c40e4cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2da2a73234e4b7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra353ca52e4a544cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3193db17b0e04be8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Barrier Reverse Convertible on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1390863905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>