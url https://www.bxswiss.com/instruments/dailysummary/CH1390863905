--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1f30fd1ec63440e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5587b4c5bff4e05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3193db17b0e04be8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb44c97552f594246"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra353ca52e4a544cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3193db17b0e04be8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a5b96935537421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb44c97552f594246" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Barrier Reverse Convertible on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1390863905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>99,410</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,300</x:t>
-[...97 lines deleted...]
-          <x:t>98,670</x:t>
+          <x:t>97,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,770</x:t>
-        </x:is>
-[...381 lines deleted...]
-          <x:t>99,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>