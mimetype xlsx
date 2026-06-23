--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5587b4c5bff4e05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80ee0a8773ac4885" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb44c97552f594246"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18f89f52d5f84e1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a5b96935537421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb44c97552f594246" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda6019371f6740ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18f89f52d5f84e1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Barrier Reverse Convertible on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1390863905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>99,320</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,750</x:t>
-[...296 lines deleted...]
-          <x:t>97,770</x:t>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>