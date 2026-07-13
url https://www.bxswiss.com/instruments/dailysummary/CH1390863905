--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80ee0a8773ac4885" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aedbc13380048ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18f89f52d5f84e1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R381fc74d2600493d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda6019371f6740ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18f89f52d5f84e1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68fa1bc6c2df41d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R381fc74d2600493d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Barrier Reverse Convertible on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1390863905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,120</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>98,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,600</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>