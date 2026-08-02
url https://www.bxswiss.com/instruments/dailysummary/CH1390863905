--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aedbc13380048ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c554b8fc04643dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R381fc74d2600493d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R739a2424eb6142d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68fa1bc6c2df41d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R381fc74d2600493d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d1270e7e1cd4a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R739a2424eb6142d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Barrier Reverse Convertible on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1390863905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>99,430</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,430</x:t>
-[...38 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,250</x:t>
-[...166 lines deleted...]
-          <x:t>100,230</x:t>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,785</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>101,145</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,005</x:t>
-[...16 lines deleted...]
-          <x:t>101,005</x:t>
+          <x:t>101,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,500</x:t>
-[...85 lines deleted...]
-          <x:t>100,090</x:t>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>