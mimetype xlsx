--- v15 (2026-09-13)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfacd2f3c3992428e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb0ee6f48f664d2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f5b892fef27420b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4efdd0d5091d424d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd542202097774203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f5b892fef27420b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7000d7c889b14a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4efdd0d5091d424d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Gold CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1390861248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,015</x:t>
-[...26 lines deleted...]
-          <x:t>26,760</x:t>
+          <x:t>27,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,535</x:t>
-[...6 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>26,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,725</x:t>
-[...70 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>26,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,340</x:t>
-[...409 lines deleted...]
-          <x:t>26,490</x:t>
+          <x:t>26,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,595</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>26,755</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,410</x:t>
-[...26 lines deleted...]
-          <x:t>26,440</x:t>
+          <x:t>25,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>