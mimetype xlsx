--- v16 (2026-10-03)
+++ v17 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb0ee6f48f664d2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aa1f78690ae4d46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4efdd0d5091d424d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23b81d31096540aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7000d7c889b14a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4efdd0d5091d424d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0db706855bda4fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23b81d31096540aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Gold CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1390861248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...171 lines deleted...]
-          <x:t>26,755</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,410</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>25,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,895</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>