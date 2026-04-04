--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fd6b655d75d41da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recdd7a2f22ec4bac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra29752141b1f4f84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d1d68ab733d4b76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c954f614499402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra29752141b1f4f84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03431ba9b1894d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d1d68ab733d4b76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Gold CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1390861248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,443</x:t>
-[...124 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>31,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,608</x:t>
-[...188 lines deleted...]
-          <x:t>33,245</x:t>
+          <x:t>30,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,128</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>31,343</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>