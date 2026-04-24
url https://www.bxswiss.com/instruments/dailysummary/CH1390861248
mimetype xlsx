--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recdd7a2f22ec4bac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ad4db7496674182" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d1d68ab733d4b76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff8d85d6b67841a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03431ba9b1894d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d1d68ab733d4b76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c73a2165bff47a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff8d85d6b67841a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Gold CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1390861248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>29,460</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>28,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>28,618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>