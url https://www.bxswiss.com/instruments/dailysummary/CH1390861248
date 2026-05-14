--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ad4db7496674182" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b14cae6298840b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff8d85d6b67841a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re77138dee27b4f15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c73a2165bff47a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff8d85d6b67841a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10eb3bcaa5b54078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re77138dee27b4f15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Gold CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1390861248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>28,418</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,128</x:t>
-[...11 lines deleted...]
-          <x:t>28,298</x:t>
+          <x:t>28,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,118</x:t>
-[...409 lines deleted...]
-          <x:t>29,250</x:t>
+          <x:t>28,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>