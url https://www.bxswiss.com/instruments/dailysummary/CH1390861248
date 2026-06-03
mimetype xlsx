--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b14cae6298840b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cb5e11ddf3d41dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re77138dee27b4f15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R457f714f260c46f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10eb3bcaa5b54078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re77138dee27b4f15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eb57e09e66b4bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R457f714f260c46f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Gold CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1390861248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...328 lines deleted...]
-          <x:t>28,313</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,848</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>27,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,288</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>