--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cb5e11ddf3d41dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24e3dba38f4148d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R457f714f260c46f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50e91d7863d049b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eb57e09e66b4bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R457f714f260c46f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b80104cd6f246fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50e91d7863d049b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Gold CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1390861248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>28,013</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,248</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...371 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,723</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>27.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,658</x:t>
-[...75 lines deleted...]
-          <x:t>27,668</x:t>
+          <x:t>27,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,340</x:t>
-[...31 lines deleted...]
-          <x:t>27,683</x:t>
+          <x:t>27,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>