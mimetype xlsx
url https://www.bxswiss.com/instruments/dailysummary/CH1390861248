--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24e3dba38f4148d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb52dfb7cc8db4f4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50e91d7863d049b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f37886572204647"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b80104cd6f246fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50e91d7863d049b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50e7e5955ba84d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f37886572204647" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Gold CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1390861248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,228</x:t>
-[...198 lines deleted...]
-          <x:t>25,663</x:t>
+          <x:t>25,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>