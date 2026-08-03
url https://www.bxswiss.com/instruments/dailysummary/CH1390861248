--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb52dfb7cc8db4f4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ef5305c3844e33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f37886572204647"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75a5361d717c4a08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50e7e5955ba84d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f37886572204647" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06786eef78794afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75a5361d717c4a08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Gold CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1390861248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,613</x:t>
+          <x:t>25,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,428</x:t>
-[...33 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>25,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,383</x:t>
-[...31 lines deleted...]
-          <x:t>24,283</x:t>
+          <x:t>25,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,588</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>24,533</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>