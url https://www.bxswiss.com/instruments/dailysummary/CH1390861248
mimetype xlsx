--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ef5305c3844e33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8126fd6f0c9e40d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75a5361d717c4a08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec753f9fade84949"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06786eef78794afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75a5361d717c4a08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba8cf07242ad4f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec753f9fade84949" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Gold CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1390861248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>25,338</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,823</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>24,608</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>