--- v14 (2026-08-23)
+++ v15 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8126fd6f0c9e40d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfacd2f3c3992428e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec753f9fade84949"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f5b892fef27420b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba8cf07242ad4f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec753f9fade84949" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd542202097774203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f5b892fef27420b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Gold CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1390861248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>26,070</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>26,495</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,260</x:t>
-[...75 lines deleted...]
-          <x:t>26,760</x:t>
+          <x:t>26,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,535</x:t>
-[...6 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>26,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,725</x:t>
-[...144 lines deleted...]
-          <x:t>27,953</x:t>
+          <x:t>26,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>