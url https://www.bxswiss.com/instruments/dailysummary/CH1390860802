--- v5 (2026-03-15)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac3e3224fa2f4daa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85848f94f2d14bef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77478f6b02e74879"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cc673a273ce43ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd666c77b56b4a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77478f6b02e74879" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75e3e593370f4085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cc673a273ce43ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Renault</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1390860802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...242 lines deleted...]
-          <x:t>25.02.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,250</x:t>
-[...333 lines deleted...]
-          <x:t>93,950</x:t>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>