--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R033f17d43de64d33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85258fe127544cf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re772d08154804fee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfc7600c81e14c0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4999affaca3547e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re772d08154804fee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3197838b5034179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfc7600c81e14c0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1390860760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>100,330</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,610</x:t>
-[...593 lines deleted...]
-          <x:t>99,100</x:t>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>