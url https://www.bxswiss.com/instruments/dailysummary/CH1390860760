--- v5 (2026-04-04)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85258fe127544cf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4b6a07f3d9246e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfc7600c81e14c0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bbe24be2d544ba1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3197838b5034179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfc7600c81e14c0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e1cfa69604d41fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bbe24be2d544ba1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1390860760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>101,325</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,830</x:t>
-[...598 lines deleted...]
-          <x:t>94,800</x:t>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>