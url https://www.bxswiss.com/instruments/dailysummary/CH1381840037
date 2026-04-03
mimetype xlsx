--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74041ef837694315" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6b09fd963ef41e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01288c14c58c4136"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb886e622d15d4047"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0c20f948ee44fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01288c14c58c4136" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R789eaae8f0454649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb886e622d15d4047" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Swatch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1381840037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,435</x:t>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,325</x:t>
-[...43 lines deleted...]
-          <x:t>101,465</x:t>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,445</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>101,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,315</x:t>
-[...124 lines deleted...]
-          <x:t>101,505</x:t>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,465</x:t>
-[...97 lines deleted...]
-          <x:t>101,535</x:t>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,635</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>101,105</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>