--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6b09fd963ef41e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8d4d03a6fd34f21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb886e622d15d4047"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35076615c57d4d24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R789eaae8f0454649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb886e622d15d4047" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8b5bb7f8cac4bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35076615c57d4d24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Swatch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1381840037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,235</x:t>
-[...102 lines deleted...]
-          <x:t>101,535</x:t>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,965</x:t>
-[...70 lines deleted...]
-          <x:t>101,265</x:t>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,215</x:t>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,645</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...59 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,685</x:t>
-[...144 lines deleted...]
-          <x:t>101,930</x:t>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>