--- v4 (2026-03-14)
+++ v5 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78a21044b72d4cb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfb3397d409d4b8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f663b4c25714887"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa58df125db64cef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f0543524b85448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f663b4c25714887" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e2f20e0ad3a41b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa58df125db64cef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq USD Overnight Return Index (CHF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1381833305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...404 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>9,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,625</x:t>
-[...200 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,705</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>