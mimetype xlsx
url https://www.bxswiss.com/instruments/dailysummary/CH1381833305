--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfb3397d409d4b8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R718d3021a0344a41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa58df125db64cef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4da9104383e4e43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e2f20e0ad3a41b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa58df125db64cef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8c286b98b0b4cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4da9104383e4e43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq USD Overnight Return Index (CHF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1381833305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>9,625</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,605</x:t>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>9,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,685</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>9,725</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,705</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...101 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,705</x:t>
-        </x:is>
-[...241 lines deleted...]
-          <x:t>9,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>