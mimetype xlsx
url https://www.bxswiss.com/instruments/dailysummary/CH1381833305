--- v6 (2026-04-27)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R718d3021a0344a41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0824bb96a3db4499" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4da9104383e4e43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f14012656b54450"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8c286b98b0b4cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4da9104383e4e43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a9f5b85d75146f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f14012656b54450" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq USD Overnight Return Index (CHF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1381833305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>9,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,765</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>9,785</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...204 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,745</x:t>
-        </x:is>
-[...295 lines deleted...]
-          <x:t>9,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>