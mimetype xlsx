--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0824bb96a3db4499" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1644b5eade85401e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f14012656b54450"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R047e165080414a95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a9f5b85d75146f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f14012656b54450" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44f1286424e649c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R047e165080414a95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq USD Overnight Return Index (CHF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1381833305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>9,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,625</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>9,685</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>9,625</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,665</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>9,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,705</x:t>
-[...11 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>9,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,675</x:t>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,695</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>29.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,755</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,755</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>9,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,795</x:t>
-[...360 lines deleted...]
-          <x:t>9,745</x:t>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>