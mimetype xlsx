--- v8 (2026-06-10)
+++ v9 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1644b5eade85401e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb351f99dd0724419" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R047e165080414a95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabc904a36b974bdc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44f1286424e649c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R047e165080414a95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8eeac9cd3f7444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabc904a36b974bdc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq USD Overnight Return Index (CHF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1381833305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>9,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,715</x:t>
-[...43 lines deleted...]
-          <x:t>9,735</x:t>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,735</x:t>
-[...53 lines deleted...]
-          <x:t>9,755</x:t>
+          <x:t>9,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,775</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>9,815</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,775</x:t>
-[...16 lines deleted...]
-          <x:t>9,795</x:t>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,775</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>9,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>9,905</x:t>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,885</x:t>
-[...26 lines deleted...]
-          <x:t>9,895</x:t>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>