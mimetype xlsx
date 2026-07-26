--- v9 (2026-07-04)
+++ v10 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb351f99dd0724419" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07b9700fe016408d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabc904a36b974bdc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R052f222b64cb4a84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8eeac9cd3f7444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabc904a36b974bdc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7a2201428504bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R052f222b64cb4a84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq USD Overnight Return Index (CHF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1381833305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>9,925</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,985</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>9,925</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,985</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>19.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>10,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>10,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>10,025</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>10,075</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,055</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>10,075</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,075</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>10,095</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>9,985</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>