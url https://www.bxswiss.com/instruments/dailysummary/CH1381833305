--- v10 (2026-07-26)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07b9700fe016408d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f016d6cb7434728" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R052f222b64cb4a84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ef257eda788482c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7a2201428504bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R052f222b64cb4a84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdefd639451bd4e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ef257eda788482c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq USD Overnight Return Index (CHF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1381833305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,075</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>10,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,095</x:t>
-[...6 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>10,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,065</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>10,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,065</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>10,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,045</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>10,105</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>10,195</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>