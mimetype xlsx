--- v11 (2026-08-15)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f016d6cb7434728" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72cf0999c81c4914" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ef257eda788482c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5782a3a9b2ea4020"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdefd639451bd4e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ef257eda788482c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23c1631a2ee242b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5782a3a9b2ea4020" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq USD Overnight Return Index (CHF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1381833305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>10,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,055</x:t>
-[...16 lines deleted...]
-          <x:t>10,085</x:t>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,045</x:t>
-[...598 lines deleted...]
-          <x:t>10,145</x:t>
+          <x:t>10,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>