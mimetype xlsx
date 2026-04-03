--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd3bce22be9e48b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a83dde603e24bf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R397cbea3479b4055"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb40845698e524f9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1d0f9b2b9bc42f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R397cbea3479b4055" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bec355c34f64414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb40845698e524f9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1381831754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,186 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...153 lines deleted...]
-          <x:t>19.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>