--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a83dde603e24bf8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec115afda1fc4434" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb40845698e524f9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra22c7f300e244930"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bec355c34f64414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb40845698e524f9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1dbe83c0f6c4d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra22c7f300e244930" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1381831754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,186 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>