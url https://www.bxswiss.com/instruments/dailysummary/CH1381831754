--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec115afda1fc4434" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd930df9ceb8467d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra22c7f300e244930"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7041f8b3657c436b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1dbe83c0f6c4d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra22c7f300e244930" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R307cbf6c9d474a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7041f8b3657c436b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1381831754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>