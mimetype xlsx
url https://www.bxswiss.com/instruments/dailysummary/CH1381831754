--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd930df9ceb8467d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b698547bb694671" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7041f8b3657c436b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a5131c6d8eb4473"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R307cbf6c9d474a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7041f8b3657c436b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66ed7b4706b74430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a5131c6d8eb4473" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1381831754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>