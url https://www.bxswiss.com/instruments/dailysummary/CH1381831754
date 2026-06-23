--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b698547bb694671" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a74ec98ebf24642" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a5131c6d8eb4473"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbba9376121ae4fce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66ed7b4706b74430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a5131c6d8eb4473" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R577b7c4d6b454a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbba9376121ae4fce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1381831754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>