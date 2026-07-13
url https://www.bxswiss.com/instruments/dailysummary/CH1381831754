--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a74ec98ebf24642" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9740d171f21148aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbba9376121ae4fce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf08385814dc14824"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R577b7c4d6b454a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbba9376121ae4fce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabff70ea9f3945b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf08385814dc14824" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1381831754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>