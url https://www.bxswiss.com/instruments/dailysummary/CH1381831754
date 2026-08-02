--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9740d171f21148aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2165b322b84a47db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf08385814dc14824"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a729e058baa48bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabff70ea9f3945b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf08385814dc14824" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09342fc53b5844b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a729e058baa48bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1381831754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>