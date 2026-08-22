--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2165b322b84a47db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3aed4ffd22849ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a729e058baa48bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1df074f8932c4d69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09342fc53b5844b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a729e058baa48bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17819f0c2bce44b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1df074f8932c4d69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Sonova</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1381831754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -304,31 +206,129 @@
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>