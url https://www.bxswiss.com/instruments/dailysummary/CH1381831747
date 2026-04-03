--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8319814de3b4f67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f911177d3234c45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3fb4f0443314845"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77e522a954a94e0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e6a56ce65fb4063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3fb4f0443314845" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43c31d945fe24c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77e522a954a94e0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.80% p.a. Barrier Reverse Convertible on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1381831747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>99,970</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,080</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>100,420</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,420</x:t>
-[...11 lines deleted...]
-          <x:t>18.02.2026</x:t>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,745</x:t>
-[...102 lines deleted...]
-          <x:t>100,030</x:t>
+          <x:t>99,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,450</x:t>
-        </x:is>
-[...359 lines deleted...]
-          <x:t>97,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>