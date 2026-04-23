--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f911177d3234c45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf366cc32725f4aa1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77e522a954a94e0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5904820e2e8e4fbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43c31d945fe24c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77e522a954a94e0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d84b75e5b55442e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5904820e2e8e4fbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.80% p.a. Barrier Reverse Convertible on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1381831747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,500</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,775</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,570</x:t>
-[...577 lines deleted...]
-        <x:is>
           <x:t>100,440</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>100,450</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>