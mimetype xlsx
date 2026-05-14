--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf366cc32725f4aa1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16ae638a06e445ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5904820e2e8e4fbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R610bbb6075d5412f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d84b75e5b55442e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5904820e2e8e4fbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2c2bc5098f54eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R610bbb6075d5412f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.80% p.a. Barrier Reverse Convertible on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1381831747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>99,090</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,320</x:t>
-[...178 lines deleted...]
-          <x:t>98,860</x:t>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,950</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>100,090</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>