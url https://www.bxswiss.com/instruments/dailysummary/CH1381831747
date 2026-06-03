--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16ae638a06e445ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cfce7b3dad44935" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R610bbb6075d5412f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d66f6e85450415b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2c2bc5098f54eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R610bbb6075d5412f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79fe3ce5fc8541b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d66f6e85450415b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.80% p.a. Barrier Reverse Convertible on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1381831747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,610</x:t>
-[...21 lines deleted...]
-          <x:t>99,700</x:t>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,600</x:t>
-[...70 lines deleted...]
-          <x:t>100,410</x:t>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,410</x:t>
-[...463 lines deleted...]
-          <x:t>99,080</x:t>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>