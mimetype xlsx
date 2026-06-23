--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cfce7b3dad44935" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f58ff4a4d624059" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d66f6e85450415b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree56a2b888e14314"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79fe3ce5fc8541b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d66f6e85450415b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9e8b50b869248e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree56a2b888e14314" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.80% p.a. Barrier Reverse Convertible on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1381831747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,500</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>100,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,855</x:t>
-[...21 lines deleted...]
-          <x:t>100,915</x:t>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,845</x:t>
-[...43 lines deleted...]
-          <x:t>100,955</x:t>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,945</x:t>
-[...58 lines deleted...]
-          <x:t>101,045</x:t>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>