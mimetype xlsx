--- v5 (2026-03-18)
+++ v6 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R978715ebad524cc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8cabbc102974cd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b0a88c74c664887"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8dd63bd35c84a1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabdb3b6ba0cb401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b0a88c74c664887" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41cfed2ee3864601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8dd63bd35c84a1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.07% p.a. Multi Barrier Reverse Convertible on Apple, Meta Platforms, Microsoft, Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372399514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>97,060</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,280</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...381 lines deleted...]
-          <x:t>10.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,460</x:t>
-[...16 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,410</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>96,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,380</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>