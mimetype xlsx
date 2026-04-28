--- v6 (2026-04-08)
+++ v7 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8cabbc102974cd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ddc8f309e3647e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8dd63bd35c84a1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00a06aae08204d32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41cfed2ee3864601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8dd63bd35c84a1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R234cc16d94184ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00a06aae08204d32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.07% p.a. Multi Barrier Reverse Convertible on Apple, Meta Platforms, Microsoft, Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372399514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>95,230</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>