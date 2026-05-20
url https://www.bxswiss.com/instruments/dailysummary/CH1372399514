--- v7 (2026-04-28)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ddc8f309e3647e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f5f6077bbc943e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00a06aae08204d32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57cc9b200284488c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R234cc16d94184ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00a06aae08204d32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R789db2130b0d4ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57cc9b200284488c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.07% p.a. Multi Barrier Reverse Convertible on Apple, Meta Platforms, Microsoft, Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372399514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>98,720</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,520</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>98,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,830</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>99,290</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>