--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f5f6077bbc943e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ed554a77b414fcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57cc9b200284488c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec9116c152d54e39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R789db2130b0d4ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57cc9b200284488c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re74ee3624a1b4f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec9116c152d54e39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.07% p.a. Multi Barrier Reverse Convertible on Apple, Meta Platforms, Microsoft, Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372399514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>99,340</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,290</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>98,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,900</x:t>
         </x:is>
       </x:c>
@@ -690,50 +312,401 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>