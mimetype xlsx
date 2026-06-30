--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ed554a77b414fcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fa48bd640b9480f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec9116c152d54e39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2808baa0c9f4235"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re74ee3624a1b4f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec9116c152d54e39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd00ca9184b614f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2808baa0c9f4235" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.07% p.a. Multi Barrier Reverse Convertible on Apple, Meta Platforms, Microsoft, Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372399514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>98,770</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>