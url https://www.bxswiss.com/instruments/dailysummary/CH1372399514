--- v10 (2026-06-30)
+++ v11 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fa48bd640b9480f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25e9749cbc794541" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2808baa0c9f4235"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R265699dd23144752"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd00ca9184b614f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2808baa0c9f4235" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43d6b1ded6af4666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R265699dd23144752" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.07% p.a. Multi Barrier Reverse Convertible on Apple, Meta Platforms, Microsoft, Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372399514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...110 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>