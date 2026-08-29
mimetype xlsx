--- v11 (2026-07-20)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25e9749cbc794541" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8c47b694ccb44a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R265699dd23144752"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb25e1c339c7b4e19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43d6b1ded6af4666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R265699dd23144752" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6451debffd1946b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb25e1c339c7b4e19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.07% p.a. Multi Barrier Reverse Convertible on Apple, Meta Platforms, Microsoft, Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372399514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...132 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>