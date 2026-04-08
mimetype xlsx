--- v4 (2026-03-19)
+++ v5 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10f23ef913eb421a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racb43e80ff9241b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R182cf8648a944fc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8101aac386134894"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdff3fe9af2bc4b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R182cf8648a944fc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfc13d92e1704d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8101aac386134894" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.54% p.a. Multi Barrier Reverse Convertible on EURO STOXX 50® Index, Nvidia, S&amp;P 500®, Swiss Market Index®, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372399506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>98,690</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,740</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,600</x:t>
-[...21 lines deleted...]
-          <x:t>98,290</x:t>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,370</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...499 lines deleted...]
-          <x:t>98,790</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,740</x:t>
-[...53 lines deleted...]
-          <x:t>98,890</x:t>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>