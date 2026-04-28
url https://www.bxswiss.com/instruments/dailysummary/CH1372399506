--- v5 (2026-04-08)
+++ v6 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racb43e80ff9241b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R418b600ce6384d08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8101aac386134894"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R547e066eccea47c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfc13d92e1704d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8101aac386134894" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9686313eae54e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R547e066eccea47c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.54% p.a. Multi Barrier Reverse Convertible on EURO STOXX 50® Index, Nvidia, S&amp;P 500®, Swiss Market Index®, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372399506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>98,790</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,740</x:t>
-[...340 lines deleted...]
-          <x:t>98,650</x:t>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,490</x:t>
-[...26 lines deleted...]
-          <x:t>97,630</x:t>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>