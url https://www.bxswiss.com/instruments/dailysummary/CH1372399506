--- v6 (2026-04-28)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R418b600ce6384d08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c86db037c9a47ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R547e066eccea47c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bb89709549a4ac1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9686313eae54e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R547e066eccea47c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83ea974d26564f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bb89709549a4ac1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.54% p.a. Multi Barrier Reverse Convertible on EURO STOXX 50® Index, Nvidia, S&amp;P 500®, Swiss Market Index®, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372399506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...355 lines deleted...]
-          <x:t>99,900</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,900</x:t>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,180</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>20.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,030</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>100,040</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>