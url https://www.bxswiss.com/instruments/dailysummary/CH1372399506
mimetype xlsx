--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c86db037c9a47ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa3fe7d60dcf4087" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bb89709549a4ac1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93a88502b4e54ea7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83ea974d26564f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bb89709549a4ac1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7d7c0a768b34e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93a88502b4e54ea7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.54% p.a. Multi Barrier Reverse Convertible on EURO STOXX 50® Index, Nvidia, S&amp;P 500®, Swiss Market Index®, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372399506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,030</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...315 lines deleted...]
-          <x:t>07.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,085</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>100,985</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>12.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,440</x:t>
-[...171 lines deleted...]
-          <x:t>100,310</x:t>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>