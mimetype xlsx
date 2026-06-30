--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa3fe7d60dcf4087" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3792bb27f34d4bc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93a88502b4e54ea7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c78c0c5f19e407d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7d7c0a768b34e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93a88502b4e54ea7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4abd5ed30654bc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c78c0c5f19e407d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.54% p.a. Multi Barrier Reverse Convertible on EURO STOXX 50® Index, Nvidia, S&amp;P 500®, Swiss Market Index®, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372399506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,350</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,280</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>100,490</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>13.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,620</x:t>
-[...43 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,600</x:t>
-[...75 lines deleted...]
-          <x:t>100,190</x:t>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,340</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...288 lines deleted...]
-          <x:t>100,855</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,965</x:t>
-        </x:is>
-[...62 lines deleted...]
-          <x:t>100,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>