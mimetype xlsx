--- v9 (2026-06-30)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3792bb27f34d4bc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6381324edba47b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c78c0c5f19e407d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81f99f50731a47cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4abd5ed30654bc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c78c0c5f19e407d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba1f3569dc474c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81f99f50731a47cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.54% p.a. Multi Barrier Reverse Convertible on EURO STOXX 50® Index, Nvidia, S&amp;P 500®, Swiss Market Index®, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372399506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>101,005</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,005</x:t>
-[...156 lines deleted...]
-          <x:t>100,410</x:t>
+          <x:t>100,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,715</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>100,580</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,550</x:t>
-[...166 lines deleted...]
-          <x:t>100,965</x:t>
+          <x:t>100,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>