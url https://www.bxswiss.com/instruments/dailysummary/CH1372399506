--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6381324edba47b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b7f840c8d3041e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81f99f50731a47cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9fe2b9dad574edb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba1f3569dc474c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81f99f50731a47cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0080eb58d6ab4f74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9fe2b9dad574edb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.54% p.a. Multi Barrier Reverse Convertible on EURO STOXX 50® Index, Nvidia, S&amp;P 500®, Swiss Market Index®, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372399506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,590</x:t>
-[...21 lines deleted...]
-          <x:t>100,500</x:t>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,490</x:t>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,725</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>29.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,705</x:t>
-[...48 lines deleted...]
-          <x:t>101,295</x:t>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>101,155</x:t>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,145</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>100,590</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>