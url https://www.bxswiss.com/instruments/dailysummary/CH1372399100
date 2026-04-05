--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72b5f4506904424c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1596287292194b04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dabc6d50e284ef9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4de6aff093a04078"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c273131adc24cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dabc6d50e284ef9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R495dedeac4e44ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4de6aff093a04078" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372399100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,440</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>99,510</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>98,530</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>