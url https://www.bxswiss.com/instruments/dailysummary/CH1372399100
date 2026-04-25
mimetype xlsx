--- v7 (2026-04-05)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1596287292194b04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4ae64f5fa8a4e55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4de6aff093a04078"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e1a4b9c1fe84968"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R495dedeac4e44ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4de6aff093a04078" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51d7a53984884806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e1a4b9c1fe84968" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372399100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>99,080</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,170</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>98,580</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>99,100</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,950</x:t>
-[...48 lines deleted...]
-          <x:t>98,460</x:t>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,530</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>26.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,380</x:t>
-[...144 lines deleted...]
-          <x:t>98,220</x:t>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>