--- v8 (2026-04-25)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4ae64f5fa8a4e55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47479301dcca43b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e1a4b9c1fe84968"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ea67b8ea6db41f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51d7a53984884806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e1a4b9c1fe84968" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc08778ea333b4847" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ea67b8ea6db41f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372399100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>