--- v5 (2026-03-19)
+++ v6 (2026-04-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac5f968e005944ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff171f2bf3734507" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58f6a95c9a284eda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0f60bbf82a24c68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rada1e1dd57d045fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58f6a95c9a284eda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10948d1c22444aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0f60bbf82a24c68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03% p.a. Multi Barrier Reverse Convertible on EMS-Chemie, Nvidia, Sika, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372398490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>