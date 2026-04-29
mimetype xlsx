--- v6 (2026-04-09)
+++ v7 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff171f2bf3734507" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R345948f27e594dd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0f60bbf82a24c68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55ef36aed5154130"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10948d1c22444aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0f60bbf82a24c68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04957e5afffe4f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55ef36aed5154130" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03% p.a. Multi Barrier Reverse Convertible on EMS-Chemie, Nvidia, Sika, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372398490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>79,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>