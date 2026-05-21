--- v7 (2026-04-29)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R345948f27e594dd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0259d9a527d43fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55ef36aed5154130"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf201d2b95b7545e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04957e5afffe4f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55ef36aed5154130" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf60b81306a0645c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf201d2b95b7545e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03% p.a. Multi Barrier Reverse Convertible on EMS-Chemie, Nvidia, Sika, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372398490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,158 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>