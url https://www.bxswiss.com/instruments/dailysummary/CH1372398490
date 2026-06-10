--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0259d9a527d43fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raad84aac6f7742d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf201d2b95b7545e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2176381689d94398"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf60b81306a0645c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf201d2b95b7545e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb133ce8438b349b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2176381689d94398" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03% p.a. Multi Barrier Reverse Convertible on EMS-Chemie, Nvidia, Sika, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372398490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>