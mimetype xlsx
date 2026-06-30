--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raad84aac6f7742d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31b62660c7da4578" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2176381689d94398"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f12ae23b9d54186"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb133ce8438b349b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2176381689d94398" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf909b8f980084390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f12ae23b9d54186" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03% p.a. Multi Barrier Reverse Convertible on EMS-Chemie, Nvidia, Sika, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372398490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>