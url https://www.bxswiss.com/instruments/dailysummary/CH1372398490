--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31b62660c7da4578" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3844bd2187a045f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f12ae23b9d54186"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R398bb4b810664501"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf909b8f980084390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f12ae23b9d54186" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R939b7d32d6db43f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R398bb4b810664501" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03% p.a. Multi Barrier Reverse Convertible on EMS-Chemie, Nvidia, Sika, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372398490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...110 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>