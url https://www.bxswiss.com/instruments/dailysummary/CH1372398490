--- v11 (2026-07-21)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3844bd2187a045f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R392d303e9eda43fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R398bb4b810664501"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51b9764955424fc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R939b7d32d6db43f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R398bb4b810664501" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb95418bc1164262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51b9764955424fc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03% p.a. Multi Barrier Reverse Convertible on EMS-Chemie, Nvidia, Sika, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372398490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...132 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>