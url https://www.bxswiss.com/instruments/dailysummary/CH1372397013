--- v5 (2026-03-18)
+++ v6 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R817f2688aeaf4df2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc97ef48eefda4153" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f4c72a4a08949be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R781fc6ebbf5d489c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53b73566792a43f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f4c72a4a08949be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48c4a9f3bfd54edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R781fc6ebbf5d489c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.82% p.a. Multi Barrier Reverse Convertible on EURO STOXX 50® Index, Nvidia, S&amp;P 500®, Swiss Market Index®, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372397013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>99,940</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,880</x:t>
-[...6 lines deleted...]
-          <x:t>18.02.2026</x:t>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,420</x:t>
-[...156 lines deleted...]
-          <x:t>99,930</x:t>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,950</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>99,560</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,030</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>99,090</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>