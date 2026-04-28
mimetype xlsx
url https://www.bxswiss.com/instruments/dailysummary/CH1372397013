--- v6 (2026-04-08)
+++ v7 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc97ef48eefda4153" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra747599e721d4f86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R781fc6ebbf5d489c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cceffafb6954294"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48c4a9f3bfd54edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R781fc6ebbf5d489c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4db329e1f7b94180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cceffafb6954294" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.82% p.a. Multi Barrier Reverse Convertible on EURO STOXX 50® Index, Nvidia, S&amp;P 500®, Swiss Market Index®, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372397013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>99,480</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,680</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...118 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,690</x:t>
-[...355 lines deleted...]
-          <x:t>98,450</x:t>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>