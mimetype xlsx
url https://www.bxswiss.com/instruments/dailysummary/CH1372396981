--- v5 (2026-02-26)
+++ v6 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58a9394035204daf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf0f1b1a90a841b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra26558e2de6747ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e176981cef94961"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a14230538524f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra26558e2de6747ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6da7a67fd894515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e176981cef94961" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Multi Barrier Reverse Convertible on Nvidia, Tesla, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372396981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.01.2026</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,280</x:t>
-[...97 lines deleted...]
-          <x:t>30.01.2026</x:t>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,540</x:t>
-[...80 lines deleted...]
-          <x:t>99,230</x:t>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,720</x:t>
-[...237 lines deleted...]
-          <x:t>97,980</x:t>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,110</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>98,950</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>