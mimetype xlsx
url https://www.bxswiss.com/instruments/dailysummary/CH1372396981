--- v6 (2026-04-08)
+++ v7 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf0f1b1a90a841b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R454dff12f3b240a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e176981cef94961"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3b1b98623384708"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6da7a67fd894515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e176981cef94961" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dff0295f00f463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3b1b98623384708" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Multi Barrier Reverse Convertible on Nvidia, Tesla, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372396981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,910</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,910</x:t>
-[...463 lines deleted...]
-          <x:t>97,180</x:t>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>