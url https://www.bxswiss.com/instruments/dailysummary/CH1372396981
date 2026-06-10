--- v7 (2026-04-29)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R454dff12f3b240a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb71b2058bae4417b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3b1b98623384708"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30d8b78778d14495"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dff0295f00f463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3b1b98623384708" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabba419e5f6f43ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30d8b78778d14495" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Multi Barrier Reverse Convertible on Nvidia, Tesla, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372396981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>99,660</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,640</x:t>
+          <x:t>99,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...235 lines deleted...]
-          <x:t>99,530</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>