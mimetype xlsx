--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb71b2058bae4417b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91f1033f03a244f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30d8b78778d14495"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a9ae7939946400a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabba419e5f6f43ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30d8b78778d14495" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a350b2b5f604b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a9ae7939946400a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Multi Barrier Reverse Convertible on Nvidia, Tesla, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372396981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,740</x:t>
-[...16 lines deleted...]
-          <x:t>99,820</x:t>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,910</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,840</x:t>
-[...16 lines deleted...]
-          <x:t>99,820</x:t>
+          <x:t>99,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,630</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>99,760</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>99,670</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,760</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>28.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,220</x:t>
-[...80 lines deleted...]
-          <x:t>100,220</x:t>
+          <x:t>100,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,200</x:t>
-[...134 lines deleted...]
-          <x:t>99,810</x:t>
+          <x:t>100,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>