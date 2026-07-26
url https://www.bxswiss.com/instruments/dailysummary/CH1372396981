--- v9 (2026-06-30)
+++ v10 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91f1033f03a244f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2eaa5a8286f4333" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a9ae7939946400a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1006db30aab043b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a350b2b5f604b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a9ae7939946400a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84b74a2efeee44d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1006db30aab043b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Multi Barrier Reverse Convertible on Nvidia, Tesla, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372396981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>100,280</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,210</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>01.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,210</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>100,220</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,200</x:t>
-[...119 lines deleted...]
-          <x:t>100,210</x:t>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,810</x:t>
-[...92 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,570</x:t>
-[...279 lines deleted...]
-          <x:t>100,310</x:t>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>