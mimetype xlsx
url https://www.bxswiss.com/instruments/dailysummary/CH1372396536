--- v6 (2026-03-18)
+++ v7 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b89c336cb874536" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ed326c188e14527" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde339928c96a4cf6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7943322c98a145a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04d4e821c3384a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde339928c96a4cf6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8de30dbf5e0244ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7943322c98a145a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.54% p.a. Multi Barrier Reverse Convertible on Nvidia, S&amp;P 500®, Swiss Market Index®, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372396536</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,800</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>98,200</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>98,100</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>