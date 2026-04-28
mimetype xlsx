--- v7 (2026-04-08)
+++ v8 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ed326c188e14527" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bdecbc34a274018" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7943322c98a145a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01704f2facd54703"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8de30dbf5e0244ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7943322c98a145a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c8aec6de6b04f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01704f2facd54703" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.54% p.a. Multi Barrier Reverse Convertible on Nvidia, S&amp;P 500®, Swiss Market Index®, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372396536</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>97,720</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,470</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>94,920</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>