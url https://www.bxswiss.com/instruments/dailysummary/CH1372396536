--- v8 (2026-04-28)
+++ v9 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bdecbc34a274018" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re79259a6259c4afa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01704f2facd54703"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcc57cab50044a98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c8aec6de6b04f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01704f2facd54703" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R752c960e2ea54cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcc57cab50044a98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.54% p.a. Multi Barrier Reverse Convertible on Nvidia, S&amp;P 500®, Swiss Market Index®, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372396536</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,330</x:t>
-[...102 lines deleted...]
-          <x:t>99,520</x:t>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,400</x:t>
-[...112 lines deleted...]
-          <x:t>99,540</x:t>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>