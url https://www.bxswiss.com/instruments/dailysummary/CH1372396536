--- v9 (2026-05-21)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re79259a6259c4afa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c00dc30e69f4f72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcc57cab50044a98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dbedba191294f75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R752c960e2ea54cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcc57cab50044a98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8251660d28fc4227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dbedba191294f75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.54% p.a. Multi Barrier Reverse Convertible on Nvidia, S&amp;P 500®, Swiss Market Index®, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372396536</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,750</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>99,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,590</x:t>
-[...247 lines deleted...]
-          <x:t>100,050</x:t>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>