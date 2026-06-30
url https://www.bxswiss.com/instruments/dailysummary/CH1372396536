--- v10 (2026-06-10)
+++ v11 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c00dc30e69f4f72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdef81879031741d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dbedba191294f75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R970626089b844854"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8251660d28fc4227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dbedba191294f75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62b4a8bd443e4e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R970626089b844854" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.54% p.a. Multi Barrier Reverse Convertible on Nvidia, S&amp;P 500®, Swiss Market Index®, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372396536</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,040</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>100,190</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,160</x:t>
-[...114 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,100</x:t>
-[...43 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>100,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,050</x:t>
-[...178 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,645</x:t>
-        </x:is>
-[...175 lines deleted...]
-          <x:t>98,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>