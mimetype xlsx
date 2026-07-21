--- v11 (2026-06-30)
+++ v12 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdef81879031741d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re74b3b3b248340a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R970626089b844854"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76f261a9f8dd4e68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62b4a8bd443e4e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R970626089b844854" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3266effc091d4377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76f261a9f8dd4e68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.54% p.a. Multi Barrier Reverse Convertible on Nvidia, S&amp;P 500®, Swiss Market Index®, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372396536</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>100,665</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,360</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...310 lines deleted...]
-          <x:t>100,100</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,010</x:t>
-[...16 lines deleted...]
-          <x:t>100,310</x:t>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,160</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>100,330</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>100,645</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>