--- v12 (2026-07-21)
+++ v13 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re74b3b3b248340a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6fdbbc1a80f4f20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76f261a9f8dd4e68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a5cd594dfd146e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3266effc091d4377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76f261a9f8dd4e68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0fb59f309a24a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a5cd594dfd146e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.54% p.a. Multi Barrier Reverse Convertible on Nvidia, S&amp;P 500®, Swiss Market Index®, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372396536</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>100,200</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,200</x:t>
-[...124 lines deleted...]
-          <x:t>100,320</x:t>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,250</x:t>
-[...409 lines deleted...]
-          <x:t>100,130</x:t>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>