--- v6 (2026-03-19)
+++ v7 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra23861934b6a4705" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb38c932ef1484423" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77f2bc8321964c16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d7c493656d7400c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R338d2019e7e04983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77f2bc8321964c16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6d8ab3fbf5142e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d7c493656d7400c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.42% p.a. Multi Barrier Reverse Convertible on Apple, Nvidia, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372396502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>99,030</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,840</x:t>
-[...48 lines deleted...]
-          <x:t>99,210</x:t>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,050</x:t>
+          <x:t>99,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,220</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,350</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>98,620</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,960</x:t>
-[...296 lines deleted...]
-          <x:t>99,260</x:t>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>