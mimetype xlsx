--- v7 (2026-04-08)
+++ v8 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb38c932ef1484423" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa9e8554a52e46dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d7c493656d7400c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c2d31d02ba04e51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6d8ab3fbf5142e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d7c493656d7400c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5e9644ed6d04f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c2d31d02ba04e51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.42% p.a. Multi Barrier Reverse Convertible on Apple, Nvidia, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372396502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,950</x:t>
-[...264 lines deleted...]
-          <x:t>97,670</x:t>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,560</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>99,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>96,410</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>