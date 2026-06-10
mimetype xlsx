--- v8 (2026-04-28)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa9e8554a52e46dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2fe30793fd24fa9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c2d31d02ba04e51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8e78bebff7d40a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5e9644ed6d04f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c2d31d02ba04e51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46b129e62a534806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8e78bebff7d40a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.42% p.a. Multi Barrier Reverse Convertible on Apple, Nvidia, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372396502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>99,310</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>