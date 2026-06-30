--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2fe30793fd24fa9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R015422806dae4f2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8e78bebff7d40a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R996ebc00e8dc4fa5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46b129e62a534806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8e78bebff7d40a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f5f9bd99b8b4108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R996ebc00e8dc4fa5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.42% p.a. Multi Barrier Reverse Convertible on Apple, Nvidia, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372396502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>100,410</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>