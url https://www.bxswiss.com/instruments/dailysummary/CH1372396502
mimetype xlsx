--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R015422806dae4f2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6f47d77af1c4295" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R996ebc00e8dc4fa5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d2079fce5094054"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f5f9bd99b8b4108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R996ebc00e8dc4fa5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R352c9d5cbca346b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d2079fce5094054" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.42% p.a. Multi Barrier Reverse Convertible on Apple, Nvidia, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372396502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...110 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>