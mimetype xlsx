--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79decb16846b4dca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a88ca1afeff4671" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce4e72bc494b4b1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6d66e3907694e38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6aa17942f7b4f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce4e72bc494b4b1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae2ea153f05c4c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6d66e3907694e38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.94% p.a. Multi Barrier Reverse Convertible on Adecco, Richemont, Straumann, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372396346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...296 lines deleted...]
-          <x:t>25.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,470</x:t>
-[...70 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,010</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>86,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,470</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>