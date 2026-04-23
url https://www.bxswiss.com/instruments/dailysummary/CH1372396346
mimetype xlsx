--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a88ca1afeff4671" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe283ec98b174c29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6d66e3907694e38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e6688f0a3e14ba2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae2ea153f05c4c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6d66e3907694e38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6a4e45b44034d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e6688f0a3e14ba2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.94% p.a. Multi Barrier Reverse Convertible on Adecco, Richemont, Straumann, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372396346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>84,080</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,540</x:t>
-[...350 lines deleted...]
-          <x:t>83,740</x:t>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,540</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>84,160</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>