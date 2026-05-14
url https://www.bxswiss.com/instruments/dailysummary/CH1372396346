--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe283ec98b174c29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5a8b542ceb64f24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e6688f0a3e14ba2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d35deee36784bfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6a4e45b44034d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e6688f0a3e14ba2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc95e6ed3407441e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d35deee36784bfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.94% p.a. Multi Barrier Reverse Convertible on Adecco, Richemont, Straumann, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372396346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,520</x:t>
-[...414 lines deleted...]
-          <x:t>88,310</x:t>
+          <x:t>81,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>