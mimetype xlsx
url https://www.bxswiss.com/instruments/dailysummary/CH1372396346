--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5a8b542ceb64f24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9c1a0c4cc19404b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d35deee36784bfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbcf815f325d4dfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc95e6ed3407441e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d35deee36784bfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra974bbfe4c6d4c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbcf815f325d4dfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.94% p.a. Multi Barrier Reverse Convertible on Adecco, Richemont, Straumann, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372396346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...225 lines deleted...]
-          <x:t>87,520</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,020</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>84,790</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,530</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>81,580</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>