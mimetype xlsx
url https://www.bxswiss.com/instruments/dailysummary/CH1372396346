--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9c1a0c4cc19404b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f872193021545d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbcf815f325d4dfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d447464e67d44c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra974bbfe4c6d4c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbcf815f325d4dfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0c02ce354194801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d447464e67d44c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.94% p.a. Multi Barrier Reverse Convertible on Adecco, Richemont, Straumann, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372396346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>84,790</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,530</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>87,530</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,280</x:t>
-[...308 lines deleted...]
-          <x:t>83,730</x:t>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,730</x:t>
-[...38 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>83,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,880</x:t>
-[...63 lines deleted...]
-          <x:t>85,710</x:t>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>