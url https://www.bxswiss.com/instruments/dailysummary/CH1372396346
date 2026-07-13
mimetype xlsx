--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f872193021545d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdd96d85a19345fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d447464e67d44c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ae3b5d63cb049cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0c02ce354194801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d447464e67d44c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f26516b5c7b4b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ae3b5d63cb049cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.94% p.a. Multi Barrier Reverse Convertible on Adecco, Richemont, Straumann, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372396346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,980</x:t>
-[...129 lines deleted...]
-          <x:t>86,620</x:t>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,530</x:t>
-[...382 lines deleted...]
-          <x:t>83,090</x:t>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>