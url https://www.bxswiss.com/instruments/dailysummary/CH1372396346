--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdd96d85a19345fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4a3e283f7c54e93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ae3b5d63cb049cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re43dce67969d4e72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f26516b5c7b4b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ae3b5d63cb049cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0369493eceae4098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re43dce67969d4e72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.94% p.a. Multi Barrier Reverse Convertible on Adecco, Richemont, Straumann, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372396346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>82,810</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,200</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>85,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,610</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>