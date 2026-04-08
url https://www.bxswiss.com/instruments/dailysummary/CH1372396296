--- v7 (2026-03-18)
+++ v8 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce9965b23d264afd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72c48baefed84662" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc725f88fb0324ee6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf89d488682d24901"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e81633e27b64507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc725f88fb0324ee6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8685626b71304394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf89d488682d24901" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.49% p.a. Multi Barrier Reverse Convertible on Apple, Meta Platforms, Microsoft, Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372396296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>97,980</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,770</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>97,950</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,900</x:t>
-[...114 lines deleted...]
-          <x:t>24.02.2026</x:t>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,470</x:t>
-[...151 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,840</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>97,370</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...197 lines deleted...]
-          <x:t>16.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,330</x:t>
-[...63 lines deleted...]
-          <x:t>97,370</x:t>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>