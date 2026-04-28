--- v8 (2026-04-08)
+++ v9 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72c48baefed84662" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R835e8128c0794922" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf89d488682d24901"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34c2332c1abb4137"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8685626b71304394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf89d488682d24901" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c6b509329274a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34c2332c1abb4137" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.49% p.a. Multi Barrier Reverse Convertible on Apple, Meta Platforms, Microsoft, Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372396296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,840</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>94,950</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>