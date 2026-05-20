--- v9 (2026-04-28)
+++ v10 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R835e8128c0794922" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R448d3c32e06f4325" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34c2332c1abb4137"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2abc2c25d0414ada"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c6b509329274a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34c2332c1abb4137" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3b99a1d3fdb4e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2abc2c25d0414ada" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.49% p.a. Multi Barrier Reverse Convertible on Apple, Meta Platforms, Microsoft, Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372396296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>99,540</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,620</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>99,690</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,690</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>100,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>99,470</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>