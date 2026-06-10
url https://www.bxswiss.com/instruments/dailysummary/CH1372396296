--- v10 (2026-05-20)
+++ v11 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R448d3c32e06f4325" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc9c2615cde84f75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2abc2c25d0414ada"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9be7ba4ddd7449ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3b99a1d3fdb4e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2abc2c25d0414ada" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63b020c7ced14776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9be7ba4ddd7449ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.49% p.a. Multi Barrier Reverse Convertible on Apple, Meta Platforms, Microsoft, Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372396296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,920</x:t>
-[...129 lines deleted...]
-          <x:t>99,610</x:t>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,550</x:t>
-[...60 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,760</x:t>
-[...333 lines deleted...]
-          <x:t>100,645</x:t>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>