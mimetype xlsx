--- v11 (2026-06-10)
+++ v12 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc9c2615cde84f75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aeb199a44a542ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9be7ba4ddd7449ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67b5f412855e4634"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63b020c7ced14776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9be7ba4ddd7449ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2566dbaef08443a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67b5f412855e4634" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.49% p.a. Multi Barrier Reverse Convertible on Apple, Meta Platforms, Microsoft, Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372396296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,070</x:t>
-[...161 lines deleted...]
-          <x:t>100,190</x:t>
+          <x:t>99,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,950</x:t>
-        </x:is>
-[...138 lines deleted...]
-          <x:t>99,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>