--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32432e1795734ffa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra167bb041ce04515" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dcd43d0ab4746b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8fefe7966da41a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf13a20fbadeb4914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dcd43d0ab4746b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24d0fb3587e2488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8fefe7966da41a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.18% p.a. Multi Barrier Reverse Convertible on S&amp;P 500®, Swiss Market Index®, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372395843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,660</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>98,830</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,780</x:t>
-[...75 lines deleted...]
-          <x:t>98,410</x:t>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,490</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>97,990</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,890</x:t>
-[...512 lines deleted...]
-          <x:t>98,010</x:t>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>