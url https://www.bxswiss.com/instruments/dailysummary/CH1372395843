--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra167bb041ce04515" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ad87b531a04c94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8fefe7966da41a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84ee0900fd2b4450"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24d0fb3587e2488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8fefe7966da41a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R645ff65744624101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84ee0900fd2b4450" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.18% p.a. Multi Barrier Reverse Convertible on S&amp;P 500®, Swiss Market Index®, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372395843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>98,090</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,050</x:t>
-[...571 lines deleted...]
-          <x:t>97,300</x:t>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>