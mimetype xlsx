--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ad87b531a04c94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2626ca5d3f94079" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84ee0900fd2b4450"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc634fff03d58467a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R645ff65744624101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84ee0900fd2b4450" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13ed5085944440e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc634fff03d58467a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.18% p.a. Multi Barrier Reverse Convertible on S&amp;P 500®, Swiss Market Index®, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372395843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>