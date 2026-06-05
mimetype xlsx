--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2626ca5d3f94079" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc718752fdfe4c9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc634fff03d58467a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f0b3855178c40af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13ed5085944440e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc634fff03d58467a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf350474592f34bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f0b3855178c40af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.18% p.a. Multi Barrier Reverse Convertible on S&amp;P 500®, Swiss Market Index®, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372395843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...139 lines deleted...]
-          <x:t>99,430</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,260</x:t>
-[...215 lines deleted...]
-          <x:t>99,810</x:t>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,860</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>99,950</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,170</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>100,685</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,655</x:t>
-[...53 lines deleted...]
-          <x:t>99,690</x:t>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>