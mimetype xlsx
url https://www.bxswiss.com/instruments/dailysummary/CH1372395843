--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc718752fdfe4c9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10d4cf1d2ac444a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f0b3855178c40af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e26a95a4a2d4ea3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf350474592f34bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f0b3855178c40af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R496e357f22874433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e26a95a4a2d4ea3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.18% p.a. Multi Barrier Reverse Convertible on S&amp;P 500®, Swiss Market Index®, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372395843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,030</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,810</x:t>
-[...11 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,950</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>06.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,040</x:t>
+          <x:t>100,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,040</x:t>
-[...178 lines deleted...]
-          <x:t>99,990</x:t>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,690</x:t>
-[...350 lines deleted...]
-          <x:t>100,300</x:t>
+          <x:t>99,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>