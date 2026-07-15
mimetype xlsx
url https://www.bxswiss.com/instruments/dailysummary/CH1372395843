--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10d4cf1d2ac444a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dd9acec85084d59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e26a95a4a2d4ea3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05f8e0209a5841ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R496e357f22874433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e26a95a4a2d4ea3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa684a033eb84dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05f8e0209a5841ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.18% p.a. Multi Barrier Reverse Convertible on S&amp;P 500®, Swiss Market Index®, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372395843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,060</x:t>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,010</x:t>
-[...119 lines deleted...]
-          <x:t>100,020</x:t>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,020</x:t>
-[...16 lines deleted...]
-          <x:t>100,140</x:t>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,010</x:t>
-[...340 lines deleted...]
-          <x:t>99,910</x:t>
+          <x:t>100,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,890</x:t>
-[...58 lines deleted...]
-          <x:t>99,770</x:t>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>