--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dd9acec85084d59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fe766d7372b46d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05f8e0209a5841ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5026b3f82dbf4123"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa684a033eb84dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05f8e0209a5841ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26eab320b4b6479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5026b3f82dbf4123" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.18% p.a. Multi Barrier Reverse Convertible on S&amp;P 500®, Swiss Market Index®, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372395843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>100,370</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,370</x:t>
-[...11 lines deleted...]
-          <x:t>99,770</x:t>
+          <x:t>100,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,670</x:t>
-[...26 lines deleted...]
-          <x:t>99,880</x:t>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,950</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>18.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,900</x:t>
-[...188 lines deleted...]
-          <x:t>100,220</x:t>
+          <x:t>100,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,220</x:t>
-[...296 lines deleted...]
-          <x:t>100,775</x:t>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>