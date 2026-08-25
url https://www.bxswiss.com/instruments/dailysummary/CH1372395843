--- v12 (2026-08-04)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fe766d7372b46d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a145a80b4ec4279" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5026b3f82dbf4123"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d0f3e3cc8c6401d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26eab320b4b6479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5026b3f82dbf4123" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R665d356f0b144080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d0f3e3cc8c6401d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.18% p.a. Multi Barrier Reverse Convertible on S&amp;P 500®, Swiss Market Index®, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372395843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,540</x:t>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,520</x:t>
-[...64 lines deleted...]
-        <x:is>
           <x:t>100,510</x:t>
-        </x:is>
-[...499 lines deleted...]
-          <x:t>99,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>