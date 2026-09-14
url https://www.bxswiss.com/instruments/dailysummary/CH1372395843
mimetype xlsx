--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a145a80b4ec4279" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb733e3d625fd4b0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d0f3e3cc8c6401d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3644a6ecc6e344c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R665d356f0b144080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d0f3e3cc8c6401d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R129b7eefdebf48cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3644a6ecc6e344c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.18% p.a. Multi Barrier Reverse Convertible on S&amp;P 500®, Swiss Market Index®, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372395843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>99,970</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,800</x:t>
-[...11 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,370</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>12.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,550</x:t>
-[...4 lines deleted...]
-          <x:t>100,370</x:t>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,420</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>100,400</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,300</x:t>
-[...193 lines deleted...]
-          <x:t>100,510</x:t>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>