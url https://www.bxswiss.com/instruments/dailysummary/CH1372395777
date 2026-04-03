--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf77dcd5f2e84372" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc64e4daf4b6943fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re200726b69bf43a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34fcd7ee82ed4a1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R957056b77e714ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re200726b69bf43a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f90e6ba665b43f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34fcd7ee82ed4a1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.25% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372395777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>98,100</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,270</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>96,850</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>17.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,800</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>97,020</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,080</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>96,640</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>