--- v7 (2026-04-03)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc64e4daf4b6943fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38a92d187baf428f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34fcd7ee82ed4a1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd79f089e5ad460a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f90e6ba665b43f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34fcd7ee82ed4a1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00aaf45702cb4b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd79f089e5ad460a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.25% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372395777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,380</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>97,330</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,990</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>97,090</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>