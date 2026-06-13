--- v8 (2026-04-25)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38a92d187baf428f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb76bfd35ec74f95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd79f089e5ad460a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0deca1cd934438b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00aaf45702cb4b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd79f089e5ad460a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13654ad617a14649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0deca1cd934438b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.25% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372395777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>99,530</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>