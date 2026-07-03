--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb76bfd35ec74f95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dc2a6f73a0d4fda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0deca1cd934438b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad4b0ab8ffba45e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13654ad617a14649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0deca1cd934438b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R453c7766da584243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad4b0ab8ffba45e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.25% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372395777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>101,205</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,205</x:t>
-[...16 lines deleted...]
-          <x:t>101,205</x:t>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,055</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>100,350</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,200</x:t>
-[...114 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,610</x:t>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>28.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,735</x:t>
-[...134 lines deleted...]
-          <x:t>101,085</x:t>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,055</x:t>
-[...161 lines deleted...]
-          <x:t>99,970</x:t>
+          <x:t>101,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>