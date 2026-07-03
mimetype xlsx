--- v10 (2026-07-03)
+++ v11 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dc2a6f73a0d4fda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56189268d9fb4827" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad4b0ab8ffba45e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84de0166dae34822"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R453c7766da584243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad4b0ab8ffba45e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0173aa0985443da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84de0166dae34822" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.25% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372395777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,785</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>100,875</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,755</x:t>
-[...507 lines deleted...]
-          <x:t>101,145</x:t>
+          <x:t>100,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,975</x:t>
-        </x:is>
-[...57 lines deleted...]
-          <x:t>101,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>