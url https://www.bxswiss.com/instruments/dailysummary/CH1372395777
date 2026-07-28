--- v11 (2026-07-03)
+++ v12 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56189268d9fb4827" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R074d4f465c6d476f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84de0166dae34822"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd404a669dad14680"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0173aa0985443da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84de0166dae34822" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e9aa715cce94ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd404a669dad14680" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.25% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372395777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>100,875</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,755</x:t>
-[...16 lines deleted...]
-          <x:t>100,965</x:t>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,905</x:t>
-[...524 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,215</x:t>
-[...36 lines deleted...]
-          <x:t>100,975</x:t>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>