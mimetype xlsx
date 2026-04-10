--- v6 (2026-03-19)
+++ v7 (2026-04-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99c57852ef4f44a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89a07e01a5154e74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3de3ab340a6b4d57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R639c24ecfe1147b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87dc03c8d85c4f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3de3ab340a6b4d57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1fc920d695c46c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R639c24ecfe1147b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.55% p.a. Multi Barrier Reverse Convertible on AXA, Helvetia Baloise, Nvidia, Swiss Life, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372394259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,805</x:t>
+          <x:t>100,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,735</x:t>
-        </x:is>
-[...597 lines deleted...]
-          <x:t>99,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>