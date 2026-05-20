--- v7 (2026-04-10)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89a07e01a5154e74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc28e9fd40004969" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R639c24ecfe1147b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc186c087a8c647d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1fc920d695c46c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R639c24ecfe1147b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R409e098dc5054223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc186c087a8c647d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.55% p.a. Multi Barrier Reverse Convertible on AXA, Helvetia Baloise, Nvidia, Swiss Life, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1372394259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>100,735</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>