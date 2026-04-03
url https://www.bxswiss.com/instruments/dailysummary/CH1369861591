--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re64b35dff8a34acf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb68dbc5e5e654135" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R838de26cfcde4982"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2175b97d37d94dda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71d64be316024006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R838de26cfcde4982" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3abf2ec487b40d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2175b97d37d94dda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.60% p.a. Barrier Reverse Convertible on STMicroelectronics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369861591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>101,255</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,175</x:t>
-[...114 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,415</x:t>
-[...161 lines deleted...]
-          <x:t>101,435</x:t>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,385</x:t>
-[...242 lines deleted...]
-          <x:t>102,190</x:t>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>