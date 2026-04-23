--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb68dbc5e5e654135" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re964c63a90c74e99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2175b97d37d94dda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ea0750e1f984aef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3abf2ec487b40d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2175b97d37d94dda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c2bc4aa6f0342c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ea0750e1f984aef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.60% p.a. Barrier Reverse Convertible on STMicroelectronics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369861591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>100,705</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,405</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>99,010</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>