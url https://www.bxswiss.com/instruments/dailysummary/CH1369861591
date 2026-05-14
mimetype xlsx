--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re964c63a90c74e99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R710ec66d031e4557" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ea0750e1f984aef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f44d630e5ef4dd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c2bc4aa6f0342c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ea0750e1f984aef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f9f7f7ea513480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f44d630e5ef4dd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.60% p.a. Barrier Reverse Convertible on STMicroelectronics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369861591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,490 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>100,985</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,025</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>101,085</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,135</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,305</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>