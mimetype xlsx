--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R710ec66d031e4557" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re941544d3eac4e64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f44d630e5ef4dd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92bd6213b22a4c25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f9f7f7ea513480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f44d630e5ef4dd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R352692a756c04056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92bd6213b22a4c25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.60% p.a. Barrier Reverse Convertible on STMicroelectronics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369861591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>