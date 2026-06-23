--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re941544d3eac4e64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabf8ca472d354e7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92bd6213b22a4c25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f52525ae1104adb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R352692a756c04056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92bd6213b22a4c25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78b1ac4653284f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f52525ae1104adb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.60% p.a. Barrier Reverse Convertible on STMicroelectronics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369861591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>