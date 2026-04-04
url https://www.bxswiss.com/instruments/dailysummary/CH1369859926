--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39a352336bc94207" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5afe0af4e5414d61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2ddb5fd24684dac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff13370def0649c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5376bfa0919b47d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2ddb5fd24684dac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f3d64b4d6b74a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff13370def0649c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.70% p.a. Multi Barrier Reverse Convertible on EURO STOXX 50® Index, Nomura Nikkei 225 - ETF, S&amp;P 500®, Swiss Market Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369859926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,580</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,480</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>100,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,370</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>