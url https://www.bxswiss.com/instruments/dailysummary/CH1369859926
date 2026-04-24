--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5afe0af4e5414d61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R275c739e4a8d474c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff13370def0649c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4afe383920964b0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f3d64b4d6b74a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff13370def0649c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf292dea971f467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4afe383920964b0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.70% p.a. Multi Barrier Reverse Convertible on EURO STOXX 50® Index, Nomura Nikkei 225 - ETF, S&amp;P 500®, Swiss Market Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369859926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,610</x:t>
-[...549 lines deleted...]
-          <x:t>99,180</x:t>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>