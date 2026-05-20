--- v6 (2026-04-24)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R275c739e4a8d474c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7ae02ac41014aa7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4afe383920964b0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf67e972f2cea41d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf292dea971f467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4afe383920964b0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fcbafc3c25b4d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf67e972f2cea41d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.70% p.a. Multi Barrier Reverse Convertible on EURO STOXX 50® Index, Nomura Nikkei 225 - ETF, S&amp;P 500®, Swiss Market Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369859926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...382 lines deleted...]
-          <x:t>100,240</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,220</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>100,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>100,410</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,420</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>100,450</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,400</x:t>
-[...4 lines deleted...]
-          <x:t>100,460</x:t>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>