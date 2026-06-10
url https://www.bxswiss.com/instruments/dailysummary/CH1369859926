--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7ae02ac41014aa7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78ce016338f04fab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf67e972f2cea41d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d04ee372aeb4c6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fcbafc3c25b4d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf67e972f2cea41d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R601a89f1ed7148fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d04ee372aeb4c6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.70% p.a. Multi Barrier Reverse Convertible on EURO STOXX 50® Index, Nomura Nikkei 225 - ETF, S&amp;P 500®, Swiss Market Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369859926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...323 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,815</x:t>
-[...92 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,885</x:t>
-[...16 lines deleted...]
-          <x:t>14.05.2026</x:t>
+          <x:t>100,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,885</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>100,925</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>100,865</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,925</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>